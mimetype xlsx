--- v0 (2025-10-22)
+++ v1 (2026-05-15)
@@ -54,297 +54,297 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE PIRAQUARA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>22021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/decreto_leg_002-2021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/decreto_leg_002-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE PIRAQUARA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>32021</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE PIRAQUARA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2008</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>52021</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE PIRAQUARA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CE - Comissão Executiva</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/resolucao_001-2021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/resolucao_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Composição do Conselho de Ética e Decoro Parlamentar para o Biênio 2021/2022 da Câmara Municipal de Piraquara.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/resolucao_003-2021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/resolucao_003-2021.pdf</t>
   </si>
   <si>
     <t>CRIA A OUVIDORIA DA CÂMARA MUNICIPAL DE PIRAQUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>42021</t>
   </si>
   <si>
     <t>Valmir Nanico</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/resolucao_004-2021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/resolucao_004-2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA OS DISPOSITIVOS DA RESOLUÇÃO N° 006/2020 DA CÂMARA MUNICIPAL DE PIRAQUARA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>2022021</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maguila</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/ccf28082024-2.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/ccf28082024-2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Adilson Geraldo Salvador  consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>2042021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/ccf28082024-4.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/ccf28082024-4.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Fábio Vieira, Gerente da unidade da Previdência Social consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>2052021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/ccf28082024-5.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/ccf28082024-5.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Glaucia Buss,Secretária de Saúde Municipal de Piraquara consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>4012021</t>
   </si>
   <si>
     <t>Guanair</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/ccf28082024-1.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/ccf28082024-1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Comunidade Cristã de Apucarana por meio do seu representante Pastor Cleverson Junior de Freitas consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>4032021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/ccf28082024-3.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/ccf28082024-3.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - A Nação Cyborg por meio dos seus representantes Crys Cyborg e Rafael Jackal consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>4072021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/ccf28082024-8.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/ccf28082024-8.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Igreja Apostólica para as Nações Ministério Tania Witt, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>4092021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/ccf28082024-10.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/ccf28082024-10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Ministério Princesas do Pai por meio de sua representante Valdirene regina Cesar De Souza, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>4102021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/ccf28082024-11_merged.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/ccf28082024-11_merged.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para as equipes de Karatê, Taekwondo e Jiu Jitsu por representarem o municipio de Piraquara , consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>4112021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/ccf28082024-13.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/ccf28082024-13.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Letícia Orchel por representar o municipio de Piraquara no Campeonato Mundial De Muay Thai, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>9062021</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/ccf28082024-6_merged.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/ccf28082024-6_merged.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para equipe do PMPR 6° CRPM BPGd, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>9082021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/ccf28082024-9.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/ccf28082024-9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o senhor Neidimar Ribeiro 1° Sargento QPM2-0, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>9132021</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/ccf28082024-15.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/ccf28082024-15.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Aos atletas das Academias checkmat Piraquara e Team Lions MMA por representar o municipio de Piraquara na 3° Etapa do Campeonato Paranaense de Jiu Jitsu, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>10122021</t>
   </si>
   <si>
     <t>Professor Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/ccf28082024-14.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/ccf28082024-14.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Vilmar Leonel Babio, consignando votos de reconhecimento e aplausos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -651,67 +651,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/decreto_leg_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/resolucao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/ccf28082024-2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/ccf28082024-4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/ccf28082024-5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/ccf28082024-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/ccf28082024-3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/ccf28082024-8.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/ccf28082024-10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/ccf28082024-11_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/ccf28082024-13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/ccf28082024-6_merged.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/ccf28082024-9.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/ccf28082024-15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/ccf28082024-14.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/decreto_leg_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/resolucao_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/ccf28082024-2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/ccf28082024-4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/ccf28082024-5.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/ccf28082024-1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/ccf28082024-3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/ccf28082024-8.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/ccf28082024-10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/ccf28082024-11_merged.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/ccf28082024-13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/ccf28082024-6_merged.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/ccf28082024-9.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/ccf28082024-15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/ccf28082024-14.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="205.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>