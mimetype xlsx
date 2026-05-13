--- v0 (2025-12-11)
+++ v1 (2026-05-13)
@@ -54,699 +54,699 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>12022</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/decreto_leg_001-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/decreto_leg_001-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE PIRAQUARA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2020</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CE - Comissão Executiva</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/resolucao_001-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/resolucao_001-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE PIRAQUARA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>42022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/resolucao_004-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/resolucao_004-2022.pdf</t>
   </si>
   <si>
     <t>Institui "Comenda do Mérito Legislativo" às pessoas que prestam ou prestaram serviços de relevante interesse público ao Município de Piraquara, e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>1292022</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Valmir Nanico</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/nanico_29-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/nanico_29-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Roberson Costa Spagnol, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>1302022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/nanico_30-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/nanico_30-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Nildo Figueiredo, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>1312022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/nanico_31-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/nanico_31-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Fernando José da Costa, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>1322022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/nanico_32-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/nanico_32-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Júlio Cesar Chuz de Ramos, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>1332022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/nanico_33-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/nanico_33-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Flademir Evangelista de Mattos, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>2072022</t>
   </si>
   <si>
     <t>Maguila</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/maguila_07-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/maguila_07-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Antônio Rodrigues Santos , consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>2102022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/maguila_10-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/maguila_10-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Igor Franco Alves, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>2112022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/maguila_11-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/maguila_11-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Adriano Leite Ferraz de Campos, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>2122022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/maguila_12-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/maguila_12-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Jefferson Gomes Pitombeira, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>2132022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/maguila_13-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/maguila_13-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Wagner Adir Kluppel Zambão, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>2142022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/maguila_14-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/maguila_14-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Jaderson Favoretto, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>3232022</t>
   </si>
   <si>
     <t>Weliton</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/welinton_23-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/welinton_23-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Edivalter Ess Junior, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>3242022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/welinton_24-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/welinton_24-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Rafael Kluppell Zambão, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>3392022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/weliton_39-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/weliton_39-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Germano Augusto Frantz, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>4442022</t>
   </si>
   <si>
     <t>Guanair</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/guanair_44-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/guanair_44-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para William Winter Cristofoli, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>4452022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/guanair_45-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/guanair_45-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Preciele Lemes, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>4462022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/guanair_46-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/guanair_46-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Maria José de Lima Batista, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>5252022</t>
   </si>
   <si>
     <t>Professor Pedro</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/pedro_25-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/pedro_25-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Jonathan Antônio Kondageski, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>5262022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/pedro_26-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/pedro_26-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Bruno Kluppell Zambão, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>5282022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/pedro_28-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/pedro_28-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Samuel da Silva, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>6092022</t>
   </si>
   <si>
     <t>Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/eugenio_09-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/eugenio_09-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Renan Josef Oberleitner, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>6172022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/eugenio_17-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/eugenio_17-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Amilton Edison de Freitas, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>6182022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/eugenio_18-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/eugenio_18-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Douglas de Souza Padilha, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>6192022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/eugenio_19-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/eugenio_19-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Hantson Willrich Pires, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>6202022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eugenio_20-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eugenio_20-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Diego Ribeiro Laranjeira, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>7212022</t>
   </si>
   <si>
     <t>Amilton Lima</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/amilton_21-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/amilton_21-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Silvio Martins de Freitas, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>7220222</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/amilton_22-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/amilton_22-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Diego Conrado Amantino, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>7482022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/amilton_48-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/amilton_48-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Cristiane Hass, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>7492022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/amilton_49-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/amilton_49-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Jaquelina de Fátima Borges, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>8152022</t>
   </si>
   <si>
     <t>Marildo Gomes</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/marildo_15-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/marildo_15-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Jéssica da Silva, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>8162022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/marildo_16-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/marildo_16-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Marcelo Lopes, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>8372022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/marildo_37-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/marildo_37-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Ronaldo de Oliveira, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>8382022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/marildo_38-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/marildo_38-2022.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>9352022</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/vandinho_35-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/vandinho_35-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Edna Alexandra Jess, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>9362022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/vandinho_36-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/vandinho_36-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Neiva Dayane de Oliveira, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>10082022</t>
   </si>
   <si>
     <t>Professor Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/gilmar_08-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/gilmar_08-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para CICERO DANTAS DE OLIVEIRA , consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>10342022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/gilmar_34-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/gilmar_34-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Gabriel Wolfart Lopes, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>13022022</t>
   </si>
   <si>
     <t>Marcelinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/marcelinho_02-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/marcelinho_02-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Vitor Vinicius da Silva, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>13032022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/marcelinho_03-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/marcelinho_03-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Francislaine Aparecida Meira, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>13042022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/marcelinho_04-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/marcelinho_04-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Juliana Martins Teixeira Morini, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>13052022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/marcelinho_05-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/marcelinho_05-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Cyone Soares Pereira Liduario, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>13062022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/marcelinho_06-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/marcelinho_06-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Margarete Novaes De Godoy Machado, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>14402022</t>
   </si>
   <si>
     <t>Cicero</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/cicero_40-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/cicero_40-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Fernando Wal, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>14412022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/cicero_41-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/cicero_41-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Renato Gomes Camargo, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>14422022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/cicero_42-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/cicero_42-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Claudemir Lourenço, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>15432022</t>
   </si>
   <si>
     <t>Lucio Renato</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/lucio_renato_43-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/lucio_renato_43-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Fabrício de Lima, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>44720222</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/guanair_47-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/guanair_47-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Edinéia Kélen Mara Barbosa, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>52720222</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/pedro_27-2022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/pedro_27-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para Gabriel de Camargo, consignando votos de reconhecimento e aplausos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1053,67 +1053,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/decreto_leg_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/nanico_29-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/nanico_30-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/nanico_31-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/nanico_32-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/nanico_33-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/maguila_07-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/maguila_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/maguila_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/maguila_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/maguila_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/maguila_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/welinton_23-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/welinton_24-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/weliton_39-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/guanair_44-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/guanair_45-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/guanair_46-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/pedro_25-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/pedro_26-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/pedro_28-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/eugenio_09-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/eugenio_17-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/eugenio_18-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/eugenio_19-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eugenio_20-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/amilton_21-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/amilton_22-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/amilton_48-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/amilton_49-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/marildo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/marildo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/marildo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/marildo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/vandinho_35-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/vandinho_36-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/gilmar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/gilmar_34-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/marcelinho_02-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/marcelinho_03-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/marcelinho_04-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/marcelinho_05-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/marcelinho_06-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/cicero_40-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/cicero_41-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/cicero_42-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/lucio_renato_43-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/guanair_47-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/pedro_27-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/decreto_leg_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/resolucao_001-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/nanico_29-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/nanico_30-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/nanico_31-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/nanico_32-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/nanico_33-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/maguila_07-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/maguila_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/maguila_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/maguila_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/maguila_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/maguila_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/welinton_23-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/welinton_24-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/weliton_39-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/guanair_44-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/guanair_45-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/guanair_46-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/pedro_25-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/pedro_26-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/pedro_28-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/eugenio_09-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/eugenio_17-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/eugenio_18-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/eugenio_19-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eugenio_20-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/amilton_21-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/amilton_22-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/amilton_48-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/amilton_49-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/marildo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/marildo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/marildo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/marildo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/vandinho_35-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/vandinho_36-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/gilmar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/gilmar_34-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/marcelinho_02-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/marcelinho_03-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/marcelinho_04-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/marcelinho_05-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/marcelinho_06-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/cicero_40-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/cicero_41-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/cicero_42-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/lucio_renato_43-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/guanair_47-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/pedro_27-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="152.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>