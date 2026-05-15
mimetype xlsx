--- v0 (2025-12-11)
+++ v1 (2026-05-15)
@@ -54,5641 +54,5641 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE PIRAQUARA, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>22024</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CE - Comissão Executiva</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/resolucao_002-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E DO VEREADOR PRESIDENTE DA CÂMARA MUNICIPAL DE PIRAQUARA PARA A LEGISLATURA 2025/2028, INCLUINDO FÉRIAS E 13°, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>32024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/resolucao_003-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/resolucao_003-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE PIRAQUARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>1012024</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Valmir Nanico</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/829/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/829/req_001.pdf</t>
   </si>
   <si>
     <t>solicito que seja colocada uma lombada elevada substituindo a faixa de pedestre na rua Hebert Trapp , nº18, em frente ao Ministério Deus Proverá, no bairro Guarituba.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>1022024</t>
   </si>
   <si>
     <t>Maguila</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/852/req._01.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/852/req._01.pdf</t>
   </si>
   <si>
     <t>saibramento e patrola em toda extensão da rua Belém no bairro Vila Macedo.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>1042024</t>
   </si>
   <si>
     <t>Guanair</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/req_001.pdf</t>
   </si>
   <si>
     <t>implantação de travessia elevada e recuo para embarque e desembarque em frente ao CEMEI Cantinho de Brincar na rua Herbert Trapp nº 111 bairro Guarituba</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>1052024</t>
   </si>
   <si>
     <t>Professor Pedro</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/866/req._001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/866/req._001.pdf</t>
   </si>
   <si>
     <t>retirada de poda verde na rua Belém nº134 na Vila Vicente Macedo , Piraquara.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>1062024</t>
   </si>
   <si>
     <t>Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/906/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/906/req_001.pdf</t>
   </si>
   <si>
     <t>recomposição da calçada na rua Guilherme Beetz esquina com a Candido Portinari , centro</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>1072024</t>
   </si>
   <si>
     <t>Amilton Lima</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/814/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/814/req_001.pdf</t>
   </si>
   <si>
     <t>manilhamento na rua Atílio Pedão, esquina com a Heitor Pallú.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>1082024</t>
   </si>
   <si>
     <t>Marildo Gomes</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/828/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/828/req_001.pdf</t>
   </si>
   <si>
     <t>colocada de lombadas de massa asfáltica , na rua Domingas Gubert Zeni no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>1092024</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/830/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/830/req_001.pdf</t>
   </si>
   <si>
     <t>serviços de manutenção e tapa buraco e revitalização em toda sua extensão na rua Albertina Primo Schismitz no bairro Planta Cruzeiro Piraquara- PR.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>1102024</t>
   </si>
   <si>
     <t>Professor Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/831/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/831/req_001.pdf</t>
   </si>
   <si>
     <t>ensaibramento da rua Coronel Enéas, na vila Militar , Piraquara.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>1122024</t>
   </si>
   <si>
     <t>Tico</t>
   </si>
   <si>
     <t>limpeza, troca de tampa e a manutenção em caixa de passagem (bueiro), o cruzamento entre rua Roterdam e rua Augusto Lucio, localizados no bairro Planta Santa Catarina</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>1132024</t>
   </si>
   <si>
     <t>Marcelinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/921/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/921/req_001.pdf</t>
   </si>
   <si>
     <t>construção de uma lombada elevada em frente ao Hospital São Roque na Av. Frei R ui Depine , esquina com rua Nova Londrina , no Jardim Esmeralda</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>1142024</t>
   </si>
   <si>
     <t>Cicero</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/req_001.pdf</t>
   </si>
   <si>
     <t>roçada e limpeza em toda extensão das ruas Nova Jerusalém e rua Emiliano Gonçalves no bairro Planta Deodoro</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>1192024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/req_019.pdf</t>
   </si>
   <si>
     <t>solicito que seja disponibilizado o espaço de aterro para a criação de uma cancha de areia em frente ao centro da Juventude Vereador Oriles Alves de Faria , bairro Recanto das Águas (Cohapar)</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>2012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/854/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/854/req_002.pdf</t>
   </si>
   <si>
     <t>prorrogação do vencimento do IPTU 2024 com desconto para o dia 10 de maio.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>2022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/853/req._02.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/853/req._02.pdf</t>
   </si>
   <si>
     <t>limpeza de meio fio em toda extensão da rua Domingas Gubert Zeni no bairro São Cristóvão</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>2042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/req_002.pdf</t>
   </si>
   <si>
     <t>reparação elétrica do terminal urbano de Piraquara situado na Av. São Roque esquina com Av. Frei Rui Guido Depiné Jardim Santa Mônica</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/867/req._002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/867/req._002.pdf</t>
   </si>
   <si>
     <t>retirada de poda verde na rua Texeira Soares nº859, Santa Monica , Piraquara.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>2062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/907/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/907/req_002.pdf</t>
   </si>
   <si>
     <t>implantação de guia rebaixada na Av. Centenário do Paraná no bairro Jardim Bela Vista nº 70</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>2072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/815/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/815/req_002.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Bernadino G no bairro Guarituba.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>2082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/890/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/890/req_002.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Antônio Soares de Oliveira e demais ruas no bairro Planta Deodoro</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>2092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/876/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/876/req_002.pdf</t>
   </si>
   <si>
     <t>limpeza e roçada em toda sua extensão na Avenida dos Ferroviários esquina com Avenida São Roque no bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>2102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/832/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/832/req_002.pdf</t>
   </si>
   <si>
     <t>ensaibramento da rua Coronel Francisco de Paula Moura, na Vila Militar, Piraquara.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>2112024</t>
   </si>
   <si>
     <t>Negão da Calha</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/935/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/935/req_002.pdf</t>
   </si>
   <si>
     <t>realização pavimentação de anti-pó na extensão de 60 metros da rua Guaratuba localizada no bairro Araçatuba.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>2122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/871/req._02.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/871/req._02.pdf</t>
   </si>
   <si>
     <t>limpeza de jardim , troca de tampa e limpeza de bueiro , a restruturação da iluminação publica , manutenção da estrutura da quadra de esportes, da praça Noberto Macedo Colina Paraguaio , no Jardim Esmeralda.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>2142024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/req_002.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/req_002.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado operação tapa buraco na rua Genésio Alves Pereira, próximo ao número 168 no bairro Planta Cruzeiro.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>3012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/892/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/892/req_003.pdf</t>
   </si>
   <si>
     <t>requeiro a implantação do atendimento da população pela farmácia no UPA 24 horas</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>3022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/886/req._03.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/886/req._03.pdf</t>
   </si>
   <si>
     <t>distribuição de distribuição de medicamentos básicos nas unidades de saúde de todo município</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>3042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/req_003.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de rede de extensão elétrica baixa de um poste ao outro com colocação de uma luminária em uma distância de aproximadamente 70 metros. Na rua Rosa Alves pereira esquina com a Rua Graciosa Jacomel Dalcool próximo ao número 322 vila Fuck. Próximo ao portão da chácara Paraíso. Pois o local se encontra muito escuro e tem bastante fluxo de pedestres na via pública.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>3052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/868/req._003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/868/req._003.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na rua João Batista Vera em frente ao nº225, esquina AV. das Palmeiras e esquina com João Simbalista, no Jardim Primavera.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>3062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/908/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/908/req_003.pdf</t>
   </si>
   <si>
     <t>que seja feita a coleta de lixo na rua Júlio Ribeiro De Barros até o fim da rua no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>3072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/816/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/816/req_003.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Lindaura Maria Trindade Santos.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>3082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/891/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/891/req_003.pdf</t>
   </si>
   <si>
     <t>patrolamento e ensaibramento na rua 10 de Novembro na Vila Marumbi</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>3092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/877/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/877/req_003.pdf</t>
   </si>
   <si>
     <t>tapa buraco e revitalização na rua Coronel Machado Lopes nº 815 no Jardim Santa Monica</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>3102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/833/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/833/req_003.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Coronel Muniz de Aragão, na Vila Militar, Piraquara.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>3112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/req_003.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na rua Edson Evangeslista Duarte nº22 Jardim Santa Elena.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>3122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/872/req._03.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/872/req._03.pdf</t>
   </si>
   <si>
     <t>realizar estudo quanto à possibilidade de implantação de redução de velocidade ou lombada na rua Das Andorinhas, próximo ao nº391, no Bairro Guarituba</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>3142024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/req_003.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/req_003.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado colocação de lombada na rua Bernardo Michel na Vila Rosa, em frente ao numeral 523.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>4012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/930/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/930/req_004.pdf</t>
   </si>
   <si>
     <t>construção e cobertura da quadra de esportes do Centro De Inclusão Social do Adolescente (CISA) no bairro Vila Vicente Macedo</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>4022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/887/req._04.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/887/req._04.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua Guilherme Ribeiro esquina com Domingas Gubert Zeni no bairro São Cristóvão</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>4042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/req_004.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de lombada na Rua Eliseu José Hipólito nas proximidades do número 1657. Pois na rua se encontra duas igrejas, saída de super mercado e empresas. _x000D_
 A rua tem um grande fluxo de carros e pedestres na via pública._x000D_
 Os carros tem trafegado em alta velocidade</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>4052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/869/req._004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/869/req._004.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua Ivaí esquina com Targino da Silva , no Jardim Primavera</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>4062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/909/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/909/req_004.pdf</t>
   </si>
   <si>
     <t>poda de árvore, na rua Mem de Sá nº 557, Jd Bela Vista</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>4072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/817/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/817/req_004.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Isidoro Canestraro no Jardim Santa Helena.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>4092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/878/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/878/req_004.pdf</t>
   </si>
   <si>
     <t>recapeamento asfáltico em toda extensão da rua Coronel Machado Lopes , no bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>4102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/834/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/834/req_004.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Coronel Herculano de Araújo , na Vila Militar , em Piraquara.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>4122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/873/req._04.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/873/req._04.pdf</t>
   </si>
   <si>
     <t>esclarecer por quais razões a Unidade básica de Saúde Elfride Miguel assim como outras deixaram de realizar atendimento na Farmácia interior da unidade</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>4142024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/req_004.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma lombada na rua Takami Tano em frente ao numeral 55, localizado no bairro Planta Deodoro.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>4192024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/req_019.pdf</t>
   </si>
   <si>
     <t>Solicito ao meio ambiente que seja realizado serviço limpeza na rua Gutemberg na vila San Remo em Piraquara</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>5012024</t>
   </si>
   <si>
     <t>solicita pintura de sinalização no cruzamento da rua Belo Horizonte com rua Fortaleza no Bairro Vila Macedo.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>5022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/888/req._05.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/888/req._05.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua Jorge Berberi em frente ao nº39 e nº634 bairro São Cristóvão</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>5042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/req_005.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de placas de sinalização. Placas de preferência e pintura de faixas. Na esquina da Rua da Paz com rua Emiliano Gonçalves da Silva. No bairro Planta Deodoro. _x000D_
 A rua tem um grande fluxo de carros e pedestres sendo uma das principais ruas do bairro._x000D_
 Os carros tem trafegado em alta velocidade e já foram registrados acidentes no local.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>5052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/899/req._005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/899/req._005.pdf</t>
   </si>
   <si>
     <t>recolocação dos pontos de ônibus no Jardim Primavera e Santa Monica</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>5062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/910/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/910/req_005.pdf</t>
   </si>
   <si>
     <t>poda de árvore na rua Gustavo Walchols n 450 vila Mariana</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>5072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/818/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/818/req_005.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Benjamim Anderson no Jardim Santa Helena.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>5082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/911/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/911/req_005.pdf</t>
   </si>
   <si>
     <t>limpeza e roçada no parquinho das crianças na Planta Suburbana</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>5092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/879/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/879/req_005.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Dos Ferroviários entre as ruas Francisco de Assis e a Avenida São Roque no bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>5102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/835/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/835/req_005.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Major Fabriciano de Rego Barros , na Vila Militar, Piraquara</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>5112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/req_005.pdf</t>
   </si>
   <si>
     <t>Solicito a  Secretária de Infraestrutura  de  Obras que seja realizado a pavimentação de asfalto na  extensão (trecho)  final  da  Rua  Naçôes  Unidas  localizada  no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>5122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/874/req._05.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/874/req._05.pdf</t>
   </si>
   <si>
     <t>esclareça o motivo pelo qualo fornecimento de FRALDAS ADULTAS não está sendo realizado com regularidade para os munícipes</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>5142024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/req_005.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/req_005.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com a máxima urgência a operação de tapa buraco na rua João Biss no bairro Planta Deodoro.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>5172024</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a secretaria competente, manutenção da rua de chão na Rua Isidio Alves Ribeiro, no bairro vila rosa e Dom Pedro I no bairro bela vista.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>5182024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/req._018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/req._018.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar com urgência a secretaria competente, instalação de placas de lombada nos dois lados da via e pintura de sinalização na R. Juri Danilenko, 3594 - Planta Santa Lucia.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>6012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/952/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/952/req_006.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua Albertina Primo Schmitz no bairro Planta Cruzeiro</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>6022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/889/req._06.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/889/req._06.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na Rua Domingas Gubert Zeni esquina com rua Jorge Berberi no bairro São Cristóvão</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>6042024</t>
   </si>
   <si>
     <t>Solicito pedido de manilhamento e fechamento de valeta na rua Colondula 57 bairro Santa Maria Piraquara. Essa valeta foi aberta por máquinas da prefeitura._x000D_
 A rua tem um grande fluxo pedestres e essa valeta propicia risco de acidentes no local. Além de mal cheiro e desconforto a população local.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>6052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/900/req._006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/900/req._006.pdf</t>
   </si>
   <si>
     <t>manutenção no telhado do cemitério São Roque</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>6062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/978/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/978/req_006.pdf</t>
   </si>
   <si>
     <t>colocar lombada na rua Sandro Pereira da Silva na Vila Franca</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>6072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/819/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/819/req_006.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro em todas as ruas do Jardim Santa Helena .</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>6082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/912/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/912/req_006.pdf</t>
   </si>
   <si>
     <t>patrolamento e ensaibramento e roçada em toda sua extensão da rua Atilio Pedão - Águas Claras</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>6092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/880/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/880/req_006.pdf</t>
   </si>
   <si>
     <t>limpeza (desentupir) de bocas de lobo na rua Ferroviários próximo nº528 em toda sua extensão no bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>6102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/836/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/836/req_006.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Capitão Tenente Maris de Barros  na Vila Miliar, Piraquara.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>6112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/req_006.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/req_006.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na rua Shalon nº436 bairro Panta Deodoro .</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>6122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/875/req._06.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/875/req._06.pdf</t>
   </si>
   <si>
     <t>solicito estudo quanto a possibilidade de implementação de redução de velocidade ou lombada , placas de sinalização horizontal e vertical na rua Herbert Trapp , próximo a CEMEI  cantinho do brincar no bairro Guarituba</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>6242024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/req_024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado patrolamento e colocação de material na Rua Francisco Pereira, localizada na Planta Santa Catarina.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>7012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/953/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/953/req_007.pdf</t>
   </si>
   <si>
     <t>roçada  e limpeza completa em toda extensão da rua Padre João Leconte , no Centro</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>7022024</t>
   </si>
   <si>
     <t>levantamento dos terrenos baldios, fechados e inabitados, bem como notificar os respectivos proprietários para realização da limpeza dos mesmos sob pena de multa ambiental.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>7052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/901/req._007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/901/req._007.pdf</t>
   </si>
   <si>
     <t>colocação de massa asfáltica e drenagem nas ruas dentro do cemitério São Roque</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>7062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/979/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/979/req_007.pdf</t>
   </si>
   <si>
     <t>colocar lombada na Rua Elpidio Scheved na Vila Franca</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>7072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/820/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/820/req_007.pdf</t>
   </si>
   <si>
     <t>roçada e limpeza em todas as Escolas e Cemeis de Piraquara.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>7082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/913/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/913/req_007.pdf</t>
   </si>
   <si>
     <t>patrolamento e ensaibramento na rua Jose Erasmo Estorniolo, no bairro Cayva</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>7092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/914/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/914/req_007.pdf</t>
   </si>
   <si>
     <t>recape asfáltico e manutenção na rua Padre Hubert Alfred Roebig em frente nº 377 bairro JD Primavera</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>7102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/837/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/837/req_007.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Lindaura Ribeiro Lucas na Vila Miliar, Piraquara.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>7110204</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/req_071.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/req_071.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a implantação de lombadas na extensão da Rua 29 de Janeiro, na Vila Chane, Município de Piraquara, com o objetivo de aumentar a segurança viária e proteger os moradores da região.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>7112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/req_007.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na rua Duarte da Costa nº992 no bairro Jardim Bela Vista</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>8012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/976/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/976/req_008.pdf</t>
   </si>
   <si>
     <t>colocação de lombadas nas ruas Salvador e Boa Vista, no bairro Vila Vicente Macedo</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>8022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/req._08.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/req._08.pdf</t>
   </si>
   <si>
     <t>implantação de estacionamento anexo ao terminal de ônibus São Roque</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>8042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/req_008.pdf</t>
   </si>
   <si>
     <t>Solicito pedido urgente de pintura de faixas e colocação de placa de sinalização indicando a rua preferencial. Na esquina da rua da Paz com rua Gerdal Ribeiro._x000D_
 A rua teve alteração de sentido sem o mínimo de cuidado com a sinalização tornando uma das principais vias do bairro Planta Deodoro um perigo a todos os que trafegam pela via._x000D_
 A rua tem um grande fluxo pedestres e veículos e está situada próximo a duas escolas e uma creche.  A falta dessa placa propicia grande risco de acidentes no local. Já foram registrados acidentes na esquina.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>8062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/980/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/980/req_008.pdf</t>
   </si>
   <si>
     <t>colocar lombada na rua Bronislau Scheved na Vila Franca</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>8072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/821/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/821/req_008.pdf</t>
   </si>
   <si>
     <t>limpeza se boca de lobo na rua Rio Carajá nº199  esquina com rua Pastor Adolfo Weidemann.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>8082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/938/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/938/req_008.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO ASFALTO NA RUA ANTÔNIO GABARDO - GUARITUBA</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>8092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/915/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/915/req_008.pdf</t>
   </si>
   <si>
     <t>manutenção, concerto e limpeza nas bocas de lobo na rua Padre Hubert Alfred Hoebig em frente ao leve mais supermercados e em toda sua extensão no bairro Jd Primavera</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>8102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/838/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/838/req_008.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Coronel Adry Guimarães na Vila Miliar, Piraquara.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>8112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/req_008.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/req_008.pdf</t>
   </si>
   <si>
     <t>Solicito a  Secretária de Infraestrutura  de  Obras que seja realizado uma vistoria e possível a instalação de uma lombada na Rua  Joinvile n° 300, localizada  no Bairro São Tiago.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>9012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/989/req_009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/989/req_009.pdf</t>
   </si>
   <si>
     <t>verificar a possibilidade de aumento das diárias pagas aos servidores credenciados no município de Piraquara para R$130,00 reais, por se tratar de ano eleitoral</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>9022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/req._09.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/req._09.pdf</t>
   </si>
   <si>
     <t>implantação de redutor de velocidade (tachões)na rua Vitório Scarante esquina com Barão do Cerro Azul próximo a igreja matriz</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>9052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/964/req._009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/964/req._009.pdf</t>
   </si>
   <si>
     <t>limpeza dos bueiros e redes pluviais, nas ruas Dom Jose de Dominicis e Tv. dos Batistas no bairro Esmeralda</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>9062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/981/req_009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/981/req_009.pdf</t>
   </si>
   <si>
     <t>colocar lombada na rua Júlio de Barros, na Vila São Cristóvão prox. nº 22 e 21.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>9072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/822/req_009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/822/req_009.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Eli Butzke que da acesso ao parque das Araucárias e em todas as ruas do parque das Araucárias.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>9082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/987/req_009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/987/req_009.pdf</t>
   </si>
   <si>
     <t>colocar lombada na rua Araucária - Planta Araçatuba</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>9092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/923/req_009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/923/req_009.pdf</t>
   </si>
   <si>
     <t>manutenção, revitalização e colocação de material em toda extensão da rua José Komadowski, Planta Guarituba Pequena - Vila Iraí - Piraquara</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>9102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/839/req_009.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/839/req_009.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua João Pessoa na Vicente Macedo , Piraquara.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>9112024</t>
   </si>
   <si>
     <t>solicita medidas de fiscalização a empresas de telecomunicações para fazer retiradas de cabos inutilizados que estão suspensos nos postes</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>9342024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/req_034.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/req_034.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura e Urbanismo,_x000D_
 Solicitamos a instalação de uma lombada na Av. das Palmeiras, 713 - Jardim Santa Mônica, Piraquara - PR, 83302-240, visando a melhoria da segurança viária neste trecho. A medida busca controlar a velocidade dos veículos, proporcionando maior segurança para pedestres e animais.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>9432024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/req_043.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/req_043.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a coleta dos resíduos de poda verde na Rua Engenheiro Djalma Maciel, número 435, no Jardim Santa Mônica, Piraquara - PR, CEP 83302-230._x000D_
 _x000D_
 Os resíduos provenientes da poda verde foram devidamente acumulados e estão aguardando a coleta. A remoção desses resíduos é essencial para manter a limpeza e a segurança da área, evitando possíveis problemas de saúde pública e ambientais._x000D_
 _x000D_
 Solicitamos que a coleta seja realizada com a maior brevidade possível e estamos à disposição para quaisquer informações adicionais que possam ser necessárias para facilitar o processo._x000D_
 _x000D_
 Agradecemos antecipadamente pela atenção e aguardamos a confirmação da data para a coleta._x000D_
 _x000D_
 Protocolo 15.817/2024_x000D_
 Código de acompanhamento: 373.317.226.027.538.873</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>9442024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/req_044.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/req_044.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a coleta dos resíduos de poda verde na Rua Glória, número 180, no Jardim Santa Mônica, Piraquara - PR, CEP 83302-090._x000D_
 _x000D_
 Os resíduos provenientes da poda verde foram devidamente acumulados e estão aguardando a coleta. A remoção desses resíduos é essencial para manter a limpeza e a segurança da área, evitando possíveis problemas de saúde pública e ambientais._x000D_
 _x000D_
 Solicitamos que a coleta seja realizada com a maior brevidade possível e estamos à disposição para quaisquer informações adicionais que possam ser necessárias para facilitar o processo._x000D_
 _x000D_
 Agradecemos antecipadamente pela atenção e aguardamos a confirmação da data para a coleta._x000D_
 _x000D_
 Protocolo 15.818/2024_x000D_
 Código de acompanhamento: 270.517.226.028.614.237</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>9452024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/req_045.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/req_045.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a fiscalização das atividades de queimada na região do bairro Jardim Santa Mônica, especificamente nas mediações do Recanto, em Piraquara._x000D_
 _x000D_
 Temos observado frequentes ocorrências de queimadas na área, o que tem causado preocupação entre os moradores devido aos riscos à saúde e ao meio ambiente, além do aumento significativo de poluição do ar. A prática de queimadas ilegais é prejudicial à qualidade de vida e pode provocar danos significativos ao ecossistema local._x000D_
 _x000D_
 Solicitamos que uma equipe de fiscalização seja enviada ao local para verificar a situação e tomar as medidas necessárias para coibir essas atividades, garantindo a segurança e o bem-estar dos residentes da região._x000D_
 Agradecemos antecipadamente pela atenção a este pedido e aguardamos uma resposta sobre as ações que serão implementadas._x000D_
 _x000D_
 Protocolo 15.819/2024</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>9462024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/req_046.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/req_046.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar providências urgentes quanto à cratera que se formou na ciclovia localizada na Avenida São Roque, Piraquara - PR, CEP 83302-200._x000D_
 _x000D_
 Essa cratera está representando um risco significativo para os ciclistas e pedestres que utilizam a via, podendo ocasionar acidentes graves. Além disso, o problema afeta a mobilidade e a segurança dos moradores e transeuntes da região._x000D_
 _x000D_
 Solicito, portanto, que a Secretaria de Obras e Urbanismo tome as devidas providências para a reparação imediata da cratera, a fim de garantir a segurança de todos. Caso seja necessário, estou à disposição para fornecer mais informações ou para uma visita técnica ao local._x000D_
 _x000D_
 Desde já, agradeço pela atenção e aguardo um retorno com a maior brevidade possível._x000D_
 _x000D_
 Protocolo 16.678/2024_x000D_
 Código de acompanhamento: 137.017.240.686.595.949</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>10012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/994/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/994/req_010.pdf</t>
   </si>
   <si>
     <t>troca ou reparo da coberura de ponto de ônibus na rua Botiatuva nº330 jardim Isis Laranjeiras</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>10022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/req._10.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/req._10.pdf</t>
   </si>
   <si>
     <t>O Vereador adiante assinado, no uso de suas atribuições legais e regimentais, vem por meio deste solicitar serviço de roçada na rua Engenheiro Rebouças em toda sua extensão no bairro Planta Araçatuba.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>10042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/req_010.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de mudança do local do ponto de ônibus._x000D_
 O ponto de ônibus se encontra na rua Juri Danilenko n°135  no Bairro Guarituba._x000D_
 Esse ponto foi colocado no local atual a pouco tempo porem o ponto se encontra em um local que invade a propriedade do munícipe. Além de estar na porta de um comércio local atrapalhando a empresa Fonseca Amortecedores reindustrializados em suas atividades cotidianas. _x000D_
 O pedido é para que retorne o ponto para seu local antigo ou que seja relocado ao terreno do lado onde tem um local mais favorável.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>10052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/965/req._010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/965/req._010.pdf</t>
   </si>
   <si>
     <t>pintura da travessia elevada na rua Hebert Trapp em frente ao nº988</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>10062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/982/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/982/req_010.pdf</t>
   </si>
   <si>
     <t>colocar lombada na rua Antônio Vaz de Siqueira no Vila Franca</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>10072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/823/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/823/req_010.pdf</t>
   </si>
   <si>
     <t>pedido de oficialização das ruas São João Batista e ruas entorno na Planta Guarituba Pequena.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>10082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/988/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/988/req_010.pdf</t>
   </si>
   <si>
     <t>recolhimento e limpeza de entulho (restos de construção) na rua Araucária na Planta Araçatuba nº345</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>10092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/922/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/922/req_010.pdf</t>
   </si>
   <si>
     <t>manutenção e reparo na academia ao ar livre , na rua Arthur Portela de Oliveira próximo a mercearia de bebidas no bairro Laranjeiras em Piraquara</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>10102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/840/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/840/req_010.pdf</t>
   </si>
   <si>
     <t>troca de boca de lobo na rua  Júri Danilenko em frente ao nº3315, no bairro Guarituba , Piraquara.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>10112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/req_010.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/req_010.pdf</t>
   </si>
   <si>
     <t>implantação de lombada elevada em frente a Unidade de saúde Sebastiana de Sousa Tia Tiana , Av Antônio Meireles Sobrinho Vila Susi</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>11012023</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/req_011.pdf</t>
   </si>
   <si>
     <t>colocação de uma lombada na rua Calondela nº826 bairro Santa Maria</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>11012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/934/req_001.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/934/req_001.pdf</t>
   </si>
   <si>
     <t>roçada e limpeza das calçadas em toda extensão da rua Henrique Brudeck localizada no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>11022024</t>
   </si>
   <si>
     <t>O Vereador adiante assinado, no uso de suas atribuições legais e regimentais, vem por meio deste solicitar a implantação de redutor de velocidade (tachões) na rua Padre João Leconte esquina com Barão do Cerro Azul</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>11042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/req_011.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de manutenção em boca de esgoto em obra não concluída pela Sanepar. _x000D_
 Rua Malet 387 Bairro Araçatuba Piraquara.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>11052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/966/req._011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/966/req._011.pdf</t>
   </si>
   <si>
     <t>pintura da travessia elevada na rua Pastor Adolfo Weidmann em frente ao numero 966</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>11062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/983/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/983/req_011.pdf</t>
   </si>
   <si>
     <t>implantação de 5 braços com luminárias na 'Estrada dos Macacos' passando a linha do trem na Vila Fuck</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>11072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/824/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/824/req_011.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Dos Araçás, no bairro Santa Maria.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>11082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/req_011.pdf</t>
   </si>
   <si>
     <t>solicito que seja feita uma lombada de massa asfáltica na rua Ângela da Costa Lima , próximo ao nº235, casa 5 no vila Fuck</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>11092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/931/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/931/req_011.pdf</t>
   </si>
   <si>
     <t>serviço de reparo e realocação na rampa de acesso na Rua Coronel Machado Lopes nº40 no bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>11102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/841/req_011.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/841/req_011.pdf</t>
   </si>
   <si>
     <t>implantação de lombada elevada na rua Herbert Trapp, em frente o nº3170 no Barro Planta Guarituba, Piraquara.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>11122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/916/req_0011_tico.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/916/req_0011_tico.pdf</t>
   </si>
   <si>
     <t>instalar roteador para facilitar a pesquisa no centro de qualificação profissional situado na rua Mararupa , ainda colocar lâmpadas para que o curso de maquiagem seja aproveitado e realizar manutenção em dois computadores</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>12012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/req_012.pdf</t>
   </si>
   <si>
     <t>colocação de lombada na Av. Frei Rui Guido Depiné , entre os nº 522 e 486 Jardim Esmeralda</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>12022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/req._12.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/req._12.pdf</t>
   </si>
   <si>
     <t>construçõa de uma cancha no bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>12042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/req_012.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de fiscalização por parte da secretaria de meio ambiente na esquina das ruas Tijucas com rua Laguna no bairro Planta São Tiago._x000D_
 Devida à falta de coleta de lixo na rua Laguna os moradores tem acumulado de maneira imprópria o lixo na frente de um terreno baldio, trazendo problemas para os moradores da região. Problemas esse como mal cheiro, presença de animais como ratos e vermes em meio ao lixo. São descartados no local fraldas usadas e lixo de toda espécie</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>12052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/967/req._012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/967/req._012.pdf</t>
   </si>
   <si>
     <t>mudança para sentido único das ruas Vinte e Cinco de Março em direção à rua Cedro do Campo e depois descendo a rua Verginio Batista de Souza até a rua Hebert Trapp no Guarituba</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>12062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/993/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/993/req_012.pdf</t>
   </si>
   <si>
     <t>realizar manutenção de anti-pó e limpeza de boca de lobo na rua Calêndola, Vila Santa Maria</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>12072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/825/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/825/req_012.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na estrada do Geiss na rua Dos Arautos do Evangelho.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>12082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/req_012.pdf</t>
   </si>
   <si>
     <t>patrolamento e limpeza na rua Mario de Jesus Simão e demais ruas da Planta Deodoro</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>12092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/936/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/936/req_012.pdf</t>
   </si>
   <si>
     <t>REPARO E MANUTENÇÃO DE CALÇADA NA RUA SANTO ANTÔNIO Nº977 NO JARDIM SANTA MÔNICA</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>12102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/842/req_012.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/842/req_012.pdf</t>
   </si>
   <si>
     <t>manutenção no pavimento na Rua Belém, trecho compreendido entre a rua Recife e o final da rua, na Vila Macedo , Piraquara.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>13012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/req_013.pdf</t>
   </si>
   <si>
     <t>colocação e lombada na Rua Duarte da Costa nº982 no Bela Vista</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>13022024</t>
   </si>
   <si>
     <t>construção de uma creche no bairro Jardim Esmeraldas</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>13042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1123/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1123/req_013.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de capinagem e limpeza de terreno baldio na rua José Lemos em frente ao número 285  no bairro Planta Suburbana._x000D_
 Devida à falta de Capinagem e limpeza o mato do terreno está invadindo a calçada e a rua. Saliento que este terreno é em uma rua recém asfaltada e restos da obra estão até hoje nesse terreno.  _x000D_
 A situação vem trazendo problemas para os moradores da região. Problemas esse como presença de animais como ratos e muitas aranhas devido acumulo de madeira, lixo entre outros.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>13052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/968/req._013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/968/req._013.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco com recape total , da rua Ismael Duarte Viante, no bairro Jardim Guarituba</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>13062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/req_013.pdf</t>
   </si>
   <si>
     <t>solicito mudança do ponto de ônibus localizado na rua Heitor Palu ao lado do numero 983 para 20 metros para frente</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>13072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/826/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/826/req_013.pdf</t>
   </si>
   <si>
     <t>drenagem na Rua dos Araçás no bairro Santa Maria.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>13082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/req_013.pdf</t>
   </si>
   <si>
     <t>patrolamento, ensaibramento e limpeza na rua Juizes e nas travessas da Planta Suburbana</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>13092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/937/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/937/req_013.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DA GALERIA, LOCALIZADA NA RUA CORONEL MACHADO LOPES Nº21, ESQUINA COM AV. DOS FERROVIÁRIOS NO BAIRRO JARDIM SANTA MÔNICA</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>13102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/843/req_013.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/843/req_013.pdf</t>
   </si>
   <si>
     <t>solicitar substituição temporária do servidor(a) que se encontra de férias no posto de saúde do bairro São Cristóvão, com especial atenção à farmácia  local.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>14012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/req_014.pdf</t>
   </si>
   <si>
     <t>verificação dos pedidos feitos pela Associação de Moradores do Jd Dos Estados, Jd Trianon e Sta. Helena através dos protocolos_x000D_
 nº12115/2024 e nº 12116/2024 gerados na Prefeitura Municipal</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>14022024</t>
   </si>
   <si>
     <t>construção de estacionamento em torno do terminal São Roque</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>14042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/req_014.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de manutenção na rua dos Guimarães 15, jardim  Diguimabril,. Pôs a rua se encontra em situação precária com muitos buracos._x000D_
 Segundo os moradores a maquina da prefeitura vai até uma altura da rua e não segue até o final._x000D_
 A situação vem trazendo problemas para os moradores e empresas da região._x000D_
 Na rua se encontra a clínica Cleusa Canaã.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>14052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/969/req._014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/969/req._014.pdf</t>
   </si>
   <si>
     <t>limpeza do terreno e calçada na rua Lirio Jacomel ao lado do nº110 no bairro Planta Deodoro</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>14062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/req_014.pdf</t>
   </si>
   <si>
     <t>tapa buraco na rua Rotterdam, primeira quadra, localizada Planta Santa Catarina no Guarituba.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>14072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/827/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/827/req_014.pdf</t>
   </si>
   <si>
     <t>coleta de poda verde na rua dos Canários n º108 n bairro Bosque Centenário no Guarituba.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>14082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1047/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1047/req_014.pdf</t>
   </si>
   <si>
     <t>colocar manilhas nas valetas da rua Attilio Pedao próximo ao número 104</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>14092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/954/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/954/req_014.pdf</t>
   </si>
   <si>
     <t>tapa buraco e manutenção na rua Coronel Machado Lopes nº95 bairro Jardim Santa Mônica</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>14102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/844/req_014.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/844/req_014.pdf</t>
   </si>
   <si>
     <t>recuperação do pavimento da rua Juri Danilenko , em frente ao nº57.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>15042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/req_015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/req_015.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de limpeza de terreno baldio na Av Engenheiro Jairo Sebastião Ferrari nº574 esquina no bairro Recanto das Águas próximo ao Centro da Juventude. _x000D_
 Moradores reclamam que usuários de drogas tem utilizado o terreno para se esconder em meio ao matagal e fazer uso e abuso de drogas. Os mesmos usuários de drogas têm invadido as casas cometendo assaltos e furtos na região. _x000D_
 A situação tem trazido sérios problemas para os moradores do bairro._x000D_
 Além da estética do bairro ser prejudicada com o matagal do terreno a sensação de insegurança é muito grande devido ao tráfico de drogas que é intenso no local e os usuários de drogas constantemente na região.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>15052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/970/req._015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/970/req._015.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco nas ruas Francisco Leal esquina com Angelo Gali, Domingas Gubert Zeni esquina com Francisco Leal e na rua Rosa Alves Pereira em frente a igreja Deus é Amor no bairro São Cristóvão</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>15062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/req_015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/req_015.pdf</t>
   </si>
   <si>
     <t>solicito a limpeza e a retirada do muro que caiu dentro da valeta , localizada na rua Juri Danilenko , esquina com a rua Ismael Duarte Viante , Jd GUARITUBA</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>15072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/846/req_015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/846/req_015.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Julia da Costa esquina com Arthur Martins no Bairro Jardim Bela Vista</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>15082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/req_015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/req_015.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza do asfalto e calçada na rua Domingas Gubert Zeni ao lado do n 233</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>15092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/961/req_015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/961/req_015.pdf</t>
   </si>
   <si>
     <t>tapa buraco manutenção e reparo na calçada na rodovia João Leopoldo Jacomel nº3830 no bairro Primavera</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>15102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/845/req_015.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/845/req_015.pdf</t>
   </si>
   <si>
     <t>ensaibramento na rua Engenheiro Max Antônio Rahm  na Vila Militar , Piraquara.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>15122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/971/req._16.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/971/req._16.pdf</t>
   </si>
   <si>
     <t>limpeza de valeta em frente ao terreno baldio, nº1053 na Av das Orquideas</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>16012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/req_016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/req_016.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que seja feito reparo no asfalto da seguinte via: Albertina Primo Schmitz, nº450 bairro Planta Cruzeiro.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>16042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1131/req_016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1131/req_016.pdf</t>
   </si>
   <si>
     <t>Solicito pedido de concerto de buracos na rua Eliseu José Hipólito em frente aos números 971 e 1032. Essa rua se localiza no centro de Piraquara e esta em péssimas condições de uso.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>16052023</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/req._016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/req._016.pdf</t>
   </si>
   <si>
     <t>limpeza do terreno e calçada na rua Valério Kovalczuck no São Cristóvão</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>16062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/req_016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/req_016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada pintura de faixa amarela em um dos lados da Rua Argemiro Rodrigues de Paula próximo ao numero12 (doze), ponto especifico onde fica posicionado um “Carrinho de Cachorro Quente”.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>16072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/847/req_016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/847/req_016.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na rua Vergínio Batista de Souza em frente a oficina 708 na Planta Guarituba Pequeno no Guarituba.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>16082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/req_016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/req_016.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza e o recolhimento de poda verde na rua Cícero Brasil, em frente ao número 294 no bairro Vila Susi.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>16092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/962/req_016.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/962/req_016.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco e manutenção na Rua Coronel Machado Lopes esquina com Rua Glória no Bairro Jardim Santa Mônica Piraquara.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>17012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/req_017.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a colocação de uma lombada na rua Goiânia, próximo ao nº154, no bairro Vila Macedo</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>17042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/req_017.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>17062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1032/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1032/req_017.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada manilhamento/limpeza na valeta na Avenida Santa Catarina, próximo ao número 581, Jardim dos Estados I.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>17072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/848/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/848/req_017.pdf</t>
   </si>
   <si>
     <t>travessia elevada na Av. Jury Danilenko em frente ao Supermercado Jacomar no Guarituba.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>17082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/req_017.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza no ponto de ônibus na rua Atílio Pedão número 54 no bairro Águas Claras.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>17092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/963/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/963/req_017.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco e manutenção na rua Coronel Machado Lopes nº661, bairro Jardim Santa Mônica , Piraquara.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>17102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/855/req_017.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/855/req_017.pdf</t>
   </si>
   <si>
     <t>ensaibramento da rua Diego Roberto de Barros Luz, localizada no bairro Nemari-V</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>17122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/972/req._17.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/972/req._17.pdf</t>
   </si>
   <si>
     <t>limpeza do acumulo de lixos em frente ao Centro da Juventude situados no Jardim Bela Vista</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>18012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/req_018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a colocação de uma lombada na Rua  Nossa Senhora da Conceição, próximo ao nº21, no bairro Laranjeiras</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>18042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1133/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1133/req_018.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>18062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/req_018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a retirada de poda verde, localizada na rua: Marechal Deodoro da Fonseca n° 766, em frente ao n° 537, bairro Planta Araçatuba.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>18072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/849/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/849/req_018.pdf</t>
   </si>
   <si>
     <t>placas de indentificação de ruas em todas as ruas que fazem esquina com a Betonex.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>18082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/req_018.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma lombada, na Avenida Vidal Ramos em frente ao n° 995 B,_x000D_
 Bairro Santiago.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>18092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/990/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/990/req_018.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco e manutenção na rua Osvaldo Cruz em frente ao nº3610 na rua do UPA 24h no Bairro Jardim Esmeralda Piraquara</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>18102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/856/req_018.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/856/req_018.pdf</t>
   </si>
   <si>
     <t>ensaibramento da rua Gerson Almeida da Silva .</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>18122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/973/req._18.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/973/req._18.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na Av das Orquideas esquina com a Rua Virginio Batista de Souza.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>19062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/req_019.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço substituição de manilha na Rua Rotterdam, esquina com a rua Augusto Lúcio, Planta Santa Catarina.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>19072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/850/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/850/req_019.pdf</t>
   </si>
   <si>
     <t>travessia elevada na Av. Herbert Trapp em frente ao Portal da Vila nº42 no Guarituba.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>19082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/req_019.pdf</t>
   </si>
   <si>
     <t>solicito que seja restaurada as calçadas da rua Av. Antônio Meireles Sobrinho - Planta Meireles</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>19092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/req_019.pdf</t>
   </si>
   <si>
     <t>limpeza, desobstrução e a conservação das valas e suas imediações na Rua dos Ferroviários, no bairro Jardim Santa Mônica</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>19102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/857/req_019.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/857/req_019.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>19122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/974/req._19.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/974/req._19.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua João Manoel Pedro dos Santos, próximo ao nº282 e Rua José Cruzeta, próximo ao nº78 Vila Santa Maria</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>20012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/req_020.pdf</t>
   </si>
   <si>
     <t>Solicito a remoção da lombada e também a troca do meio-fio por guias rebaixadas na rua João Bis , nº 33 , Bairro Planta Deodoro</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>20042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/req_020.pdf</t>
   </si>
   <si>
     <t>solicito a Secretaria de Infraestrutura que seja realizado serviço de recuperação de calçada na rua Martimiano Sabino da Silva nº 620 bairro São Cristóvam em Piraquara .</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>20062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/req_020.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buraco na rua Yuri Danilenko, em frente o n° 26, Jd Guarituba.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>20072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/851/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/851/req_020.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua São José a partir da esquina com rua Luis Carlos Guimarães até a Herbert Trapp no Guarituba.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>20082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/req_020.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado uma luminária, no final da rua da paz Nº 1098, Planta Deodoro.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>20092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/req_020.pdf</t>
   </si>
   <si>
     <t>pintura e sinalização em todas as vias dos bairros Jardim Santa Monica , Jardim Primavera, Jardim Esmeralda, Bairro Vila Vicente Macedo</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>20102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/858/req_020.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/858/req_020.pdf</t>
   </si>
   <si>
     <t>ensaibramento da rua Marfelino Bembem Andreola.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>20122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/975/req._20.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/975/req._20.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na Rua André Struginski proximo ao nº461</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>21012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/req_021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/req_021.pdf</t>
   </si>
   <si>
     <t>solicito que seja feita a colocação de uma lombada na João Bis , próximo ao nº93, no bairro Planta Deodoro</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>21042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/req_021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/req_021.pdf</t>
   </si>
   <si>
     <t>recuperação da Estrada do Greder , esquina com a Rua José Roberto Scrobot, próximo ao nº 3288, bairro Nemari V</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>21052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/req._021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/req._021.pdf</t>
   </si>
   <si>
     <t>venho por meio deste solicitar o fechamento da rua das américas entre a Teixeira Soares e a Coronel Machado Lopes no bairro Santa Monica no dia 13 de outubro das 09 às 17h.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>21062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/req_021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/req_021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buraco, na Avenida São Roque, a referida encontra-se com dois buracos na pista de passeio.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>21072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/881/req_021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/881/req_021.pdf</t>
   </si>
   <si>
     <t>reparo na Av. São Jose, próximo ao nº2590 perto da esquina com Av. Betonex</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>21082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/req_021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/req_021.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Infraestrutura que seja instalado uma extensão de rede de baixa tenção, no final da Rua da Paz Nº 1098, Planta Deodoro.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>21092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/req_021.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/req_021.pdf</t>
   </si>
   <si>
     <t>serviços de patrolamento e ensaibramento e compactação com rolo compressor em toda extensão da rua Professor Índio Correa  , rua Mossoró e rua Doralina Machado de Godoi no bairro Vila Iraí</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>21102024</t>
   </si>
   <si>
     <t>ensaibramento da rua Johann Schrodeer Filho</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>22012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/req_022.pdf</t>
   </si>
   <si>
     <t>solicito por meio desta a pavimentação asfáltica em CBUQ nas ruas Gaspar Caio, e Estéfano Kaveski, a pavimentação asfálticaem TST nas ruas Faustino Regis Filho , e Geórgia Nunes dos Santos Andrade, localizados no bairro Laranjeiras.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>22042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/req_022.pdf</t>
   </si>
   <si>
     <t>reparo na iluminação na vila Fuck</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>22052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/req._022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/req._022.pdf</t>
   </si>
   <si>
     <t>venho por meio deste solicitar a  implantação de lombada na rua Paulina da Luz Sobrinho 55, Santa Monica.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>22062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/req_022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada limpeza na valeta na Avenida Rebouças, próximo ao número 1501, Planta Araçatuba.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>22072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/882/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/882/req_022.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na Av. Heitor Pallu em frente ao nº828 no Jardim dos Estados.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>22082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/req_022.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado uma luminária na rua Joinville próximo ao numero 301 no bairro Santiago.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>22092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/req_022.pdf</t>
   </si>
   <si>
     <t>manutenção e revitalização de calçada na rua Francisco de Assim nº438 no bairro Jd Santa Mônica</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>22102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/860/req_022.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/860/req_022.pdf</t>
   </si>
   <si>
     <t>ensaibramento da rua Sebastiana Maria da Silva.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>22122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/req._22.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/req._22.pdf</t>
   </si>
   <si>
     <t>Pelo presente, solicito à Secretaria Municipal de Infraestrutura e Serviços Urbanos que seja realizado a vistoria na Rua Antônio Valenga, nº 280, Planta Deodoro, Piraquara/PR, próximo à Capela Nossa Senhora Da Paz, a fim de que seja verificada a possibilidade de implantação de sinalização vertical e horizontal, assim como lombada ou outro mecanismo de contenção de velocidade._x000D_
 _x000D_
 _x000D_
 Sem mais, apresento à Vossa Excelência meus protestos de estima consideração.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>23012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/req_023.pdf</t>
   </si>
   <si>
     <t>confimação se a construtora foi notificada mais de 15 vezes e porque ainda presta serviços no município</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>23042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/req_023.pdf</t>
   </si>
   <si>
     <t>reparo de buracos na rua Tijucas na altura do nº85 esquina com a rua Tubarão , São Thiago</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>23062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/req_023.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado patrolamento e colocação de material na Rua Augusto Lucio, localizada na Planta Santa Catarina.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>23072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/883/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/883/req_023.pdf</t>
   </si>
   <si>
     <t>patrolamento, saibro e manilhamento na rua Richard Lickfield a partir da Av. Pastor Adolfo Weidmann ate o final</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>23082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/req_023.pdf</t>
   </si>
   <si>
     <t>remoção do ponto de ônibus desativado na rua Estacio de Sá , jardim bela vista</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>23092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/req_023.pdf</t>
   </si>
   <si>
     <t>serviço de manutenção e limpeza no bebedouro de água da Capela Mortuária no cemitério Municipal São Roque na Av. Brasilia nº585 Jd Esmeralda</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>23102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/861/req_023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/861/req_023.pdf</t>
   </si>
   <si>
     <t>manutenção e limpeza no Cemitério São Roque , bem como a execução de obras de calçamento nos seus corredores.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>23122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/req._23.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/req._23.pdf</t>
   </si>
   <si>
     <t>Pelo presente, no uso de suas atribuições, solicito à Secretaria Municipal de Infraestrutura e Serviços Urbanos que seja encaminhado o cronograma municipal de implantação de sinalização horizontal e vertical, de implantação de lombadas ou travessia elevada, bem como quais as ruas e avenidas fazem parte do planejamento e contemplação._x000D_
 _x000D_
 Sem mais, apresento à Vossa Excelência meus protestos de estima consideração.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>24012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/req_024.pdf</t>
   </si>
   <si>
     <t>colocação de lombada na rua Manoel Pedro dos Santos, próximo ao nº 282 Santa Clara.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>24042024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/req_024.pdf</t>
   </si>
   <si>
     <t>reparo de bruracos na esquina da rua Mariana Montoya Saes</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>24052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/req._024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/req._024.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Otávio Ignácio da Silva  em frente ao nº261 planta Guarituba pequena</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>24072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/884/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/884/req_024.pdf</t>
   </si>
   <si>
     <t>colocação de três lombadas na rua Tilburg na Planta Santa Catarina no Guarituba</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>24082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/req_024.pdf</t>
   </si>
   <si>
     <t>patrolamento e ensaibramento na rua Engenheiro José Gilberto Higino da Costa e toda sua extensão na Planta Deodoro</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>24092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/req_024.pdf</t>
   </si>
   <si>
     <t>tapa buraco na rua Ouro Verde nº296 esquina com rua Engenheiro Djalma Maciel no Jd Santa Mônica</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>24102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/862/req_024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/862/req_024.pdf</t>
   </si>
   <si>
     <t>realizar uma ação integrada de combate a dengue no município de Piraquara .</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>24122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/req._24.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/req._24.pdf</t>
   </si>
   <si>
     <t>Pelo presente, no uso de suas atribuições, solicito à Secretaria Municipal de Meio Ambiente que realize a coleta de poda verde na Rua Sebastião de Siqueira Cezar, 159 - Jardim Guarani, Piraquara - PR, 83311-152, próximo ao número 204._x000D_
 _x000D_
 Sem mais, apresento à Vossa Excelência meus protestos de estima consideração</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>25012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/req_025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/req_025.pdf</t>
   </si>
   <si>
     <t>colocação de uma luminária completa na Rua Porto Alegre nº 1038 bairro Vila Macedo</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>25052024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/req._025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/req._025.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Shalon  nº436, Planta Deodoro .</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>25062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/req_025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/req_025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado patrolamento e colocação de material na Rua Aurélia da Silveira, localizada na Planta Santa Catarina.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>25072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/885/req_025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/885/req_025.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica com galerias na Av. Richard Lickfield a partir da esquina com Av. Pastor Adolfo Weidmann</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>25082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/req_025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/req_025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o patrolamento, ensaibramento e limpeza nas ruas Mario Bastos Martinato, Francisca Leal de Oliveira, Elisira Teodoro Pereira, Juizes e nas suas proximidades nos bairros Borda do Campo e Planta Suburbana.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>25092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/req_025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/req_025.pdf</t>
   </si>
   <si>
     <t>tapa buraco na rua das américas nº993 esquina com Av. São Roque Jd Santa Monica</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>25102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/863/req_025.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/863/req_025.pdf</t>
   </si>
   <si>
     <t>implementação de melhorias da infraestrutura e segurança no entorno do CEMEI "cantinho de brincar" localizado na rua Herbert Trapp.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>25122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/req._25.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/req._25.pdf</t>
   </si>
   <si>
     <t>Pelo presente, no uso de suas atribuições, solicito à Secretaria Municipal de Meio Ambiente que realize a coleta de poda verde na Rua Acyr Martins, Vila Ipanema, Piraquara, em frente ao número 710._x000D_
 _x000D_
 Sem mais, apresento à Vossa Excelência meus protestos de estima consideração.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>26012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/req_026.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/req_026.pdf</t>
   </si>
   <si>
     <t>conceder espaço do estádio Municipal Mathias Jacomel , para dia 14 de dezembro</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>26062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/req_026.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/req_026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado patrolamento e colocação de material na Rua Dorvalina dos Santos, localizada na Planta Santa Catarina.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>26072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/902/req_026.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/902/req_026.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na Av. Jury Danilenko no Guarituba</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>26082024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/req_026.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/req_026.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Infraestrutura, que seja trocadas as lâmpadas na Praça Poliesportiva Ogahir de Paula Salgado localizada na rua Lírio Jacomel, esquina com a rua Gerdal Ribeiro na Planta Deodoro.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>26092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/req_026.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/req_026.pdf</t>
   </si>
   <si>
     <t>revitalização e a construção da calçada na Rua Santo Antônio nº 90 Bairro Jardim Santa Monica</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>26102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/864/req_026.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/864/req_026.pdf</t>
   </si>
   <si>
     <t>medidas emergenciais ara solucionar a inconstância do transporte escolar para os estudantes do Colégio Estadual João Batista Vera.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>27062024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/req_027.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/req_027.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado patrolamento e colocação de material na Rua Jandira A. dos Santos, localizada na Planta Santa Catarina.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>27072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/903/req_027.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/903/req_027.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na Av. Betonex no Guarituba</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>27092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/req_027.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/req_027.pdf</t>
   </si>
   <si>
     <t>realocação da placa PARE , na rua Ouro Verde esquina com a AV das Palmeiras , no Santa Monica</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>27102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/865/req_027.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/865/req_027.pdf</t>
   </si>
   <si>
     <t>solicito a retomada emergencial do serviço de recolhimento poda verde em Piraquara.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>28072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/904/req_028.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/904/req_028.pdf</t>
   </si>
   <si>
     <t>concerto da boca de lobo na Av. Jury Danilenko em frente ao Conjunto Madre Tereza de Calcutá no Guarituba</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>28092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/req_028.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/req_028.pdf</t>
   </si>
   <si>
     <t>limpeza e conservação do terreno da antiga associação de moradores do Jardim Primavera</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>28102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/895/req_028.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/895/req_028.pdf</t>
   </si>
   <si>
     <t>abertura da farmácia localizada na unidade de saúde V. Macedo - Takami Tano</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>29072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/905/req_029.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/905/req_029.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos na Rua Andorinhas a partir da Av. Herberth Trapp até Av. dos Eucaliptos no Guarituba</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>29092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/req_029.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/req_029.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Infraestrutura, que seja realizado o serviço de operação tapa buraco e reparo na Rua Ouro Verde esquina com a Avenida das Palmeiras no Bairro Jardim Santa Mônica-Piraquara/Pr.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>29102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/896/req_029.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/896/req_029.pdf</t>
   </si>
   <si>
     <t>solicitar a AMEP instalação de luzes de emergência no terminal São Roque</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>30072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/918/req_030.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/918/req_030.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas por lâmpadas de led em toda extensão da rua Mário Bastos Martinato atrás do Bairro Suburbana em Piraquara</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>30092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/req_030.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/req_030.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Infraestrutura, que seja realizado o serviço implantação de lombada na Rua dos Ferroviários em sua extensão até a Avenida São Roque próximo ao número predial 528, no Bairro Jardim Santa Mônica-Piraquara/Pr.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>30102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/897/req_030.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/897/req_030.pdf</t>
   </si>
   <si>
     <t>reavaliação da medida que determinou o fechamento das farmácias dentro das UBS no município de Piraquara</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>31072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/919/req_031.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/919/req_031.pdf</t>
   </si>
   <si>
     <t>roçada e limpeza em toda a extensão das margens da rua Pastor Adolfo Wiedmann</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>31092024</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Infraestrutura, que seja realizado o serviço de operação tapa buraco em toda sua extensão na Rua das Américas n° 76, no Bairro Jardim Santa Mônica-Piraquara/Pr.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>31102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/898/req_031.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/898/req_031.pdf</t>
   </si>
   <si>
     <t>solicitar providencias urgente quanto a demora na marcação de exames para usuários das UBS</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>32072024</t>
   </si>
   <si>
     <t>recape asfáltico em todas as ruas da Planta Guarituba Pequena no Guarituba.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>32092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/req_032.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/req_032.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Infraestrutura, o reparo da calçada localizada na Rua Santo Antônio, 977 - Jardim Santa Mônica, Piraquara - PR, CEP 83302-270. A calçada em questão apresenta irregularidades significativas e danos que representam um risco para pedestres e moradores da área, especialmente à noite e em condições de chuva. _x000D_
 _x000D_
 Protocolo 13.612/2024_x000D_
 Código de acompanhamento: 813.517.195.048.509.228</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>32102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/939/req_032.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/939/req_032.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA DA PRAÇA ESPORTIVA VILA MACEDO NA RUA CUIABÁ - VILA VICENTE MACEDO .</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>33072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/926/req_033.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/926/req_033.pdf</t>
   </si>
   <si>
     <t>solicita travessia elevada e sinalizada na Av. Jury Danilenko em frente ao nº95 próximo ao Supermercado Jacomar no Guarituba.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>33092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/req_033.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/req_033.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Infraestrutura o reparo da calçada localizada na Rua Francisco de Assis, 468 - Jardim Santa Mônica, Piraquara - PR, CEP 83302-220. A calçada em questão apresenta irregularidades significativas e danos que representam um risco para pedestres e moradores da área, especialmente à noite e em condições de chuva.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>33102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/940/req_033.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/940/req_033.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO QUADRO DE MÉDICOA NA UNIDADE DE PRONTO ATENDIMENTO(UPA) DE PIRAQUARA, ESPECIFICAMENTE ENTRE OS HORÁRIOS DAS 21H ÀS 1H E DAS 1H ÀS 7H DA MANHÃ.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>34072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/927/req_034.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/927/req_034.pdf</t>
   </si>
   <si>
     <t>solicita roçada e limpeza em toda extensão da rua Andorinhas a partir da Rua Gerard Von Sheidt sentido Hebert Trapp no Guarituba</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>34102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/941/req_034.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/941/req_034.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PREFEITO INTERVENÇÃO NO SENTIDO DE PROMOVER A EXTENSÃO DO PONTO FINAL DA LINHA D-23 VILA MACEDO/VILA MILITAR ATE A RUA CEL. FRANCISCO DE PAULA MOURA.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>35072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/928/req_035.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/928/req_035.pdf</t>
   </si>
   <si>
     <t>recolhimento de entulho na rua Tenente Celso Soares esquina com Apolônia B Gugelmim nº111 Vila Juliana</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>35092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/req_035.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/req_035.pdf</t>
   </si>
   <si>
     <t>Gostaria de registrar a abertura de um requerimento para a troca de quatro lâmpadas na R. Bosque Centenário, 21 - Planta Bosque Centenário, Piraquara - PR, 83311-000. A solicitação foi formalizada via Copel no dia 09 de julho às 10h50 da manhã, sob o protocolo nº 20247910495713._x000D_
 _x000D_
 Protocolo 14.311/2024_x000D_
 Código de acompanhamento: 666.017.205.335.591.707</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>35102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/925/req_gilmar_035.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/925/req_gilmar_035.pdf</t>
   </si>
   <si>
     <t>providencias imediatas para a liberação mais rápida de exames de sangue à população de Piraquara</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>36072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/932/req_036.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/932/req_036.pdf</t>
   </si>
   <si>
     <t>recolher poda verde na rua Maria Moreira da Silva esquina com a Rosalvo Silva em frente ao nº32 no Guarituba.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>36092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/req_036.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/req_036.pdf</t>
   </si>
   <si>
     <t>Requerimento para Instalação de Abrigos nos Pontos de Ônibus_x000D_
 _x000D_
 Linha do Bairro Jardim Santa Mônica - Piraquara/PR_x000D_
 Justificativa: Venho por meio deste requerer a instalação de abrigos nos pontos de ônibus ao longo de toda a linha do bairro Jardim Santa Mônica, em Piraquara/PR. Tal medida é necessária para proporcionar maior conforto, segurança e proteção aos usuários do transporte público, especialmente durante as intempéries climáticas. A instalação de abrigos contribuirá significativamente para a melhoria da qualidade de vida dos moradores e incentivará o uso do transporte público na região._x000D_
 Protocolo 14.470/2024_x000D_
 Código de acompanhamento: 228.017.207.013.901.552</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>36102024</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS PARA A IMEDIATA ABERTURA E REGULAR FUNCIONAMENTO DAS FARMÁCIAS NAS SEGUINTES UNIDADES : UNIDADE DE SAÚDE CARLOS JESS- JD. CAIÇARA AV. BETONEX - GUARITUBA , UNIDADE DE SAÚDE CENTRAL - OSMAR PAMPLONA RUA VITORIO SCARANTE 855 CENTRO E UNIDADE DE SAÚDE V. MACEDO -TAKAMI TANO R. MANAUS 264 VILA VICENTE MACEDO .</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>37072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/943/req_037.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/943/req_037.pdf</t>
   </si>
   <si>
     <t>solicitar vagas de estacionamento de embarque e desembarque em frente ao Terminal na Av. São Roque</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>37092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/req_037.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/req_037.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de operação tapa-buraco na Rua Eng. Djalma Maciel, n° 539, no Bairro Jardim Santa Mônica, Piraquara-PR.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>37102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/945/req_037.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/945/req_037.pdf</t>
   </si>
   <si>
     <t>solicitação de colocação de abrigo na parada de ônibus na rua Bom Sucesso em frente ao nº271.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>38072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/944/req_038.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/944/req_038.pdf</t>
   </si>
   <si>
     <t>solicitação de 3 luminárias na rua Maria Zeni de Carvalho a partir do nº254 no bairro Águas Claras.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>38092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/req_038.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/req_038.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado o serviço de operação tapa-buraco na R. Eng. Djalma Maciel, 287 - Jardim Santa Mônica, Piraquara - PR, 83302-230.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>38102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/946/req_038.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/946/req_038.pdf</t>
   </si>
   <si>
     <t>solicitar implementação de sinalização no cruzamento da rua Estanislau Lachinski com Av Lirio Jacomel na Planta Deodoro</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>39072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/955/req_039.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/955/req_039.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica na Rua Albertina Bis Salgueiro no Jardim Esmeralda.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>39092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/req_039.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/req_039.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de uma lombada na Rua Severino Alberti, em frente ao número 248, no Jardim Esmeralda, Piraquara-PR.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>39102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/947/req_039.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/947/req_039.pdf</t>
   </si>
   <si>
     <t>implementação de lombada na rua da Paz nº 1060 - Planta Deodoro.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>40072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/956/req_040.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/956/req_040.pdf</t>
   </si>
   <si>
     <t>extensão de rede de iluminação publica em toda rua: Gardênia na Planta Guarituba Pequena.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>40092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/req_040.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/req_040.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar à Secretaria de Obras e Serviços Públicos a realização de serviços de patrolamento na continuação da Avenida Ferroviários, situada no bairro Jardim Santa Mônica, em Piraquara - PR._x000D_
 Essa solicitação foi feita pela moradora Janete Cunha, que destaca que o estado atual da via apresenta diversas irregularidades que têm causado transtornos aos moradores e dificultado o tráfego de veículos. O patrolamento se faz necessário para nivelar a superfície da rua, proporcionando maior segurança e conforto para todos que transitam pelo local._x000D_
 Agradeço antecipadamente pela atenção e pelo atendimento ao nosso pedido, que beneficiará significativamente a comunidade do Jardim Santa Mônica._x000D_
 _x000D_
 Protocolo 15.042/2024_x000D_
 Código de acompanhamento: 156.817.216.482.614.734</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>40102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/948/req_040.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/948/req_040.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua Arnica na Vila Santa Maria</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>40112024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/req_004.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/req_004.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretária de Infraestrutura e Urbanismo a instalação de placas de sinalização e redutores de velocidades (tachões) na Rua Malet  X  Rua Rosa Baldassari Corradi  Bairro Araçatuba._x000D_
 _x000D_
 Observação: Moradores reclamam que está acontecendo muitos acidentes no local.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>41072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/977/req_041.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/977/req_041.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro em toda extensão da estrada Jess Planta Laranjeiras</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>41092024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/req_041.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/req_041.pdf</t>
   </si>
   <si>
     <t>Solicito, em nome da moradora Janete Cunha, a instalação de iluminação pública na continuação da Avenida dos Ferroviários, Jardim Santa Mônica. A falta de luz nesta área compromete a segurança dos moradores e facilita a ocorrência de delitos._x000D_
 _x000D_
 Além disso, os moradores pagam a taxa de iluminação pública em suas contas de luz, mas não usufruem desse serviço essencial. A instalação da iluminação é necessária para garantir a segurança e o direito dos residentes._x000D_
 _x000D_
 Protocolo 15.043/2024_x000D_
 Código de acompanhamento: 437.517.216.494.915.239</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>41102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/949/req_041.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/949/req_041.pdf</t>
   </si>
   <si>
     <t>limpeza de valetas e manutenção na rua Bahia no Jardim dos Estados 3</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>42072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/991/req_042.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/991/req_042.pdf</t>
   </si>
   <si>
     <t>recolha de poda verde na rua : Boldo nº329 Vila Maria.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>42102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/950/req_042.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/950/req_042.pdf</t>
   </si>
   <si>
     <t>solicitar novas placas de nomenclatura na rua Adelaide Schuli de Aguiar na Vila Rosa</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>43072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/992/req_043.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/992/req_043.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua Eli Butzke no Jardim Guarani Piraquara.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>43102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/951/req_043.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/951/req_043.pdf</t>
   </si>
   <si>
     <t>limpeza de resíduos entulhados na esquina da rua Vitória com rua Maceió, próximo ao nº166, Vila Macedo</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>44072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/995/req_044.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/995/req_044.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Espirito Santo esquina com rua Goiás no Jardim dos Estados</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>45072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/996/req_045.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/996/req_045.pdf</t>
   </si>
   <si>
     <t>instalação de um semáforo na rua São José esquina com Betonex</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>46072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/req_046.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/req_046.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro na rua Maximiliano Favoretto nº57 Planta Deodoro</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>46102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/957/req_046.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/957/req_046.pdf</t>
   </si>
   <si>
     <t>limpeza e desobstrução da boca de lobo localizada na Av. Frei Rui Guido Depine, numero 100, na Vila Vicente Macedo, próximo a entrada do Hospital São Roque.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>47072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/req_047.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/req_047.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura, patrolamento e colocação de saibro em toda extensão na rua: Leocádia Cordeiro Siqueira.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>47102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/958/req_047.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/958/req_047.pdf</t>
   </si>
   <si>
     <t>revisão e ajuste dos tempos do semáforo na Rua Manoel Pedro dos Santos</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>48072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/req_048.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/req_048.pdf</t>
   </si>
   <si>
     <t>patrolamento e saibro em toda extensão da rua : Valter de Jesus.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>48102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/959/req_048.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/959/req_048.pdf</t>
   </si>
   <si>
     <t>instalação de luminárias de emergência no terminal da região central de Piraquara.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>49072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/req_049.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/req_049.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Urbanismo, pavimentação asfáltica com drenagens na rua: Maximiliano Favoretto n°57, Planta Deodoro.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>49102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/960/req_049.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/960/req_049.pdf</t>
   </si>
   <si>
     <t>correção de um problema significativo na execução do pavimento TST na rua Estanislau Lachinski.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>50072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/req_050.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/req_050.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura, patrolamento e saibro na Rua Antônio de Paula no Guarituba.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>50102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/984/req_050.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/984/req_050.pdf</t>
   </si>
   <si>
     <t>colocar lombada na rua Vitória em frente ao nº 48 na Vila Vicente Macedo</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>51072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/req_051.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/req_051.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura juntamente com a Engeluz, troca de lâmpadas queimadas em toda a extensão da PR 415 Rodovia João Leopoldo Jacomel em Piraquara.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>51102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/985/req_051.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/985/req_051.pdf</t>
   </si>
   <si>
     <t>limpeza da área publica localizada em frente ao Centro Municipal da Juventude , situada no Recanto das Águas</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>52072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/req_052.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/req_052.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar a Secretaria de Infraestrutura, Operação tapa buraco na rua: Roterdam em frente ao n°46.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>52102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/986/req_052.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/986/req_052.pdf</t>
   </si>
   <si>
     <t>prorrogação do prazo para os pedidos de revisão do IPTU 2024 até o final de maio do corrente ano</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>53072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/req_053.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/req_053.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar a Secretaria de Urbanismo, pavimentação asfáltica com galerias na AV. Jury Danilenko a partir da AV. Richard Lickfield sentido Av. Hebert Trapp até o final dela</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>53102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/997/req_053.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/997/req_053.pdf</t>
   </si>
   <si>
     <t>solicitar imediata manutenção e patrolamento da servidão de passagem Sérgio Jez, localizada no bairro Capoeira dos Dinos</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>54072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/req_054.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/req_054.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar a Secretaria de Urbanismo, revitalização da Av. Pastor Adolfo Weidmann a partir da rotatória da Av. Betonex sentido Antigo Baile do Pato com calçadas, ciclovias e sinalizações.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>54102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/998/req_054.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/998/req_054.pdf</t>
   </si>
   <si>
     <t>implementação de sinalização vertical e horizontal no cruzamento das ruas Juri Danilenko e Maria Rodrigues Assumpção no grande Guarituba</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>55072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/req_055.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/req_055.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar a Secretaria de Urbanismo, manilhamento da Av. Jury Danilenko a partir da Av. Richard Lickfield sentido Herberth Trapp até o final dela.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>55102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/999/req_055.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/999/req_055.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco nas ruas Carlos Belão e Blumenau</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>56072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/req_056.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/req_056.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura, limpeza em toda a Rua:  Lorival Moreira dos Santos.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>56102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/req_056.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/req_056.pdf</t>
   </si>
   <si>
     <t>implantação de sinalização vertical e horizontal em frente ao Centro Municipal de Educação Infantil (CEMEI) Elenita Gaspar Miranda Senter, no bairro Guarituba</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>57072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/req_057.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/req_057.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura, a recolocação de tapume na rua: Valdevino Martins Braga ao lado do n° 72.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>57102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/req_057.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/req_057.pdf</t>
   </si>
   <si>
     <t>implantação de uma lombada de passagem elevada para pedestres em frente ao Centro Municipal de Educação Infantil Elenita Gaspar Miranda Senter no Bairro Guarituba</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>58072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/req_058.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/req_058.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura, patrolamento no final da rua : Lauro Muler no Guarituba</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>58102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/req_058.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/req_058.pdf</t>
   </si>
   <si>
     <t>manutenção emergencial na rua Tijucas na Planta São Tiago</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>59072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/req_059.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/req_059.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Infraestrutura, limpeza de toda a região da rua : Lorival Moreira dos Santos nº13</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>59102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/req_059.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/req_059.pdf</t>
   </si>
   <si>
     <t>colocação de uma cobertura de ônibus na rua Tarumã nº1111 ao lado da escola Municipal Izaak  Pereira</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>60072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/req_060.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/req_060.pdf</t>
   </si>
   <si>
     <t>operação tapa buraco na rua : Iracy Marçal Morini</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>60102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/req_060.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/req_060.pdf</t>
   </si>
   <si>
     <t>troca da boca de lobo na Av. Frei Rui Guido Depine, esquina com rua Dante Alighieri</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>61072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/req_061.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/req_061.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a Secretaria de Urbanismo, junto a Sanepar para fazer o levantamento das bocas de lobo em toda extensão das ruas da Betonex.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>61102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/req_061.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/req_061.pdf</t>
   </si>
   <si>
     <t>recuperação do asfalto na rua Porto Alegre nº591 entrada do Colégio Estadual Vila Macedo</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>62072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/req_062.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/req_062.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a secretaria de Urbanismo, sinalização e pintura de faixas em toda extensão da rua: Argemiro Rodrigues de Paula. Planta Santa Lucia.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>62102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/req_062.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/req_062.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas nos poste de iluminação pública na rua Heitor Pallú JD dos Estados</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>63072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/req_063.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/req_063.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a secretaria de Urbanismo, sinalização e pintura de faixas em toda extensão  da rua: Jorge Faustino da Silva.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>63102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1027/req_063.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1027/req_063.pdf</t>
   </si>
   <si>
     <t>disponibilização de maquina de recarga de cartões no Terminal São Roque, a ser providenciada pela empresa Metrocard, em Piraquara.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>64072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/req_064.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/req_064.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Hartwing Muller nº236 , vila mariana no Guarituba</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>64102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/req_064.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/req_064.pdf</t>
   </si>
   <si>
     <t>solicitar à Prefeitura Municipal de Piraquara a criação de uma aba no site oficial do município para disponibilizar datas de audiências públicas e a viabilização de audiências públicas descentralizadas e em períodos noturno.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>65072024</t>
   </si>
   <si>
     <t>implantação de lombada em toda extensão da avenida São Jose no Guarituba</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>65102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/req_065.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/req_065.pdf</t>
   </si>
   <si>
     <t>limpeza das margens da rua Atílio Pedão no bairro Águas Claras</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>66072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/req_066.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/req_066.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Jose Faustino da Silva nº36 Guarituba</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>66102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/req_066.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/req_066.pdf</t>
   </si>
   <si>
     <t>limpeza das margens da Rua Leocádia Cordeiro Siqueira , localizada no Conjunto Vista da Serra - Vila Fuck</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>67072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/req_067.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/req_067.pdf</t>
   </si>
   <si>
     <t>implantação de travessa elevada na Av. Herberth Trapp em frente ao posto de saúde Efride de Oliveira Miguel no Guarituba</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>67102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/req_067.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/req_067.pdf</t>
   </si>
   <si>
     <t>concerto do sinaleiro de pedestres no cruzamento da Av Getúlio Vargas com rua Elvira Lorusso em Piraquara</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>68072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/req_068.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/req_068.pdf</t>
   </si>
   <si>
     <t>manutenção na boca de lobo da rua Hartwig mulher em frente ao nº 868</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>68102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/req_068.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/req_068.pdf</t>
   </si>
   <si>
     <t>limpeza e roçada da área publica na rua Capitão Tenente Máris de Barros  , na Vila Militar</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>69072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/req_069.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/req_069.pdf</t>
   </si>
   <si>
     <t>roçada e limpeza no terreno na rua Elpidio Sheved lado do nº172</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>69102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/req_069.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/req_069.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a manutenção da boca de lobo localizada na rua Hilton Ribeiro dos Santos, número 149, no município de Piraquara.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>70072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/req_070.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/req_070.pdf</t>
   </si>
   <si>
     <t>pavimentação asfáltica na Rua Julio Cesar Dutra no Guarituba</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>70102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/req_070.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/req_070.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a disponibilização de um professor para atendimento da sala de recurso no turno da tarde na Escola Municipal Geraldo Rodolfo Stefen Casagrande, localizada na Vila São Cristóvão.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>71072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/req_071.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/req_071.pdf</t>
   </si>
   <si>
     <t>manutenção na rua Lobato Amaral Guarituba</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>72102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1064/req_072.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1064/req_072.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a operação de tapa-buracos na Rua Olávio de Souza, nas proximidades do número predial 282, na Vila Santa Maria, Município de Piraquara, visando melhorar as condições de trafegabilidade e segurança na via.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>73102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/req_073.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/req_073.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar atendimento emergencial, conforme previsto no contrato executado pelo Município de Piraquara, para o recolhimento de móveis velhos e colchões no endereço indicado: Rua Curitiba, n.º 455, Planta Araçatuba, residência do senhor Antonio.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>74102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/req_074.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/req_074.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar ação emergencial para tapar o buraco localizado na Rodovia Prefeito Antonio Alceu Zielonka, em frente ao número 1752, visando garantir a segurança dos motoristas e moradores do local.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>75102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/req_075.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/req_075.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar ação emergencial, conforme previsto no contrato executado pelo Município de Piraquara, para o recolhimento de móveis velhos em frente ao endereço indicado: Rua Ivaí, 441, Jardim Primavera, a pedido da moradora Rosely.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>76102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/req_076.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/req_076.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a fixação de esferas de concreto na Avenida Getúlio Vargas, em frente ao número predial 1022, para assegurar o acesso e a saída de veículos do comércio/residência do comerciante da Conexão Shop, localizado no mesmo endereço, visando resolver o problema de estacionamento irregular de veículos que frequentemente obstrui o portão de acesso.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>77102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/req_077.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/req_077.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a execução de operação tapa-buraco na Avenida Frei Rui Guido Depiné, próximo ao número 1360, nas imediações da Auto Mecânica do Balbino, com o objetivo de melhorar as condições de trafegabilidade e segurança na via.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>77102025</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/req_007.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/req_007.pdf</t>
   </si>
   <si>
     <t>Solicito pedido concerto de calçada, fechamento de vala na rua Rosa Baldassari Corradi  esquina com rua Malet  No Bairro Planta Araçatuba em Piraquara._x000D_
 A rua tem um grande fluxo pedestres e essa vala propicia risco de acidentes no local.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>78102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/req_078.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/req_078.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a implantação de lombada na Rua Herbert Trapp, próximo ao número 3170, no município de Piraquara. Ressalta-se que, embora já exista sinalização indicando a presença de uma lombada, a mesma ainda não foi implementada, gerando riscos à segurança dos pedestres e motoristas que utilizam essa via</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>79102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/req_079.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/req_079.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a implantação de sinalização horizontal e vertical em toda a extensão da Rua Herbert Trapp, até a Rua Heitor Palu, indicando passagens de pedestres e lombadas. Ressalta-se que o desgaste da via compromete a visibilidade das sinalizações existentes, representando riscos significativos à segurança dos usuários da via.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>80102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/req_080.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/req_080.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a implantação de uma lombada na Avenida Rio de Janeiro, no trecho compreendido entre a Rua Amazonas e a Rua Heitor Palu, em Piraquara. Esta solicitação é fundamentada pela presença de vários comércios, igrejas e pelo elevado fluxo de veículos em alta velocidade, colocando em risco a segurança dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>81102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/req_081.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/req_081.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a articulação junto à empresa RUMO LOGÍSTICA para a retomada da ação anteriormente prevista e cancelada por questões climáticas, referente às melhorias na passagem de nível ao final da Avenida Getúlio Vargas, localizada no Centro de Piraquara.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>82102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/req_082.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/req_082.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar reparos urgentes no calçamento situado na esquina das ruas Manaus e Belém, na Vila Macedo.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>83102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/req_083.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/req_083.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a implementação urgente de medidas de segurança e reforço da infraestrutura no Cemitério do Guarituba, conforme detalhado a seguir._x000D_
 _x000D_
 Considerando o recente incidente de invasão ao Cemitério do Guarituba, onde três adolescentes depredaram um túmulo e profanaram os ossos ali sepultados, fica evidente a necessidade de ações imediatas para garantir a segurança e a integridade deste local sagrado. Tal fato demonstra uma preocupante fragilidade na segurança do cemitério, exigindo intervenções que vão ao encontro dos princípios constitucionais de respeito aos locais de culto e sepultamento, conforme o artigo 5º, inciso VI, da Constituição Federal._x000D_
 _x000D_
 Diante disso, solicito as seguintes medidas:_x000D_
 _x000D_
 1. Reforço da Iluminação: Instalação de um sistema de iluminação eficiente em todo o perímetro do cemitério, especialmente nas áreas mais vulneráveis, para aumentar a visibilidade e prevenir atos de vandalismo._x000D_
    _x000D_
 2. Instalação de Monitoramento: Implementação de câmeras</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>84102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/req_084.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/req_084.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a implantação de pavimentação asfáltica na Rua Antônio Gabardo, número 64, Bairro Guarituba, na cidade de Piraquara</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>85102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/req_085.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/req_085.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a troca das lâmpadas na Rua Heitor Pallu, número 1541, em frente ao Centro Municipal de Educação Infantil (CMEI) Belmiro Valverde Jobim Castor, Bairro Guarituba, na cidade de Piraquara.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>86102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/req_086.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/req_086.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a troca das lâmpadas queimadas nos dois postes localizados na Rua Heitor Pallu, número 1218, Bairro Guarituba, na cidade de Piraquara.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>87102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1090/req_088.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1090/req_088.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a troca de lâmpadas com defeito na rua Visconde de Cairu, próximo a numeração 360. Bairro Jardim Bela Vista, Piraquara.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>88102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1089/req_088.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1089/req_088.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a revisão das lâmpadas nos postes de iluminação pública na Rua Heitor Pallu, no trecho entre a Avenida Santa Catarina até a empresa Germany Guindastes, no Bairro Guarituba, na cidade de Piraquara.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>89102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/req_089.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/req_089.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, requerer a instalação de guard-rail na Rua 1 do Bairro Jardim Esmeralda, adjacente ao Lava-Car local, na cidade de Piraquara.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>90102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/req_090.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/req_090.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, requerer a demarcação de linha de estacionamento em apenas um lado das vias Coronel Dulcídio e Coronel Benedito Tertuliano Cordeiro, na Vila Militar de Piraquara.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>90422024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/req_042.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/req_042.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que a Secretaria de Meio Ambiente notifique, de forma anônima, o proprietário do imóvel localizado na Rua Engenheiro Djalma Maciel, próximo ao número 155, no Jardim Santa Mônica, Piraquara - PR, CEP 83302-230, sobre a necessidade de realizar a poda verde das árvores e vegetação no local._x000D_
 _x000D_
 A vegetação excessiva no referido imóvel tem gerado preocupações quanto à segurança e bem-estar da vizinhança, especialmente devido à possibilidade de abrigar animais peçonhentos. Acreditamos que a poda verde adequada poderá reduzir o risco de incidentes relacionados a esses animais, bem como contribuir para a manutenção de um ambiente urbano mais seguro e saudável._x000D_
 _x000D_
 Agradecemos antecipadamente pela atenção a este pedido e aguardamos uma resposta sobre as medidas que serão tomadas._x000D_
 _x000D_
 Protocolo 15.816/2024_x000D_
 Código de acompanhamento: 413.317.226.025.785.848</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>91102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/req_091.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/req_091.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a extensão de rede elétrica emergencial na Rua Carlos Henrique de Castro, 437B, Vila Militar, Piraquara.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>92102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/req_092.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/req_092.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar à Secretaria de Urbanismo a notificação para retirada de fiação exposta e cabos soltos de internet na Avenida Rio de Janeiro, Piraquara.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>93102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/req_093.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/req_093.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar ao Correios a regularização da entrega de correspondências nas seguintes ruas de Piraquara: Odina Soares da Luz (CEP 83310-502), Luiz Teles de Souza (CEP 83310-500), Joaquim Pereira (CEP 83310-496), e Thamara Francynnie dos Santos Weiss (CEP 83310-494), cidade de Piraquara.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>94102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/req_094.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/req_094.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a realização de estudo técnico para a implantação de duas lombadas na Rua Pedro Goinski, no bairro Guarituba, Piraquara.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>95102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/req_095.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/req_095.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a contratação emergencial executada pelo Município para recolhimento de materiais inservíveis em frente ao endereço indicado: Rua João Pessoa n.º 207 - Vila Macedo, Piraquara.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>96102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/req_096.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/req_096.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a troca imediata das lâmpadas queimadas na Rua Capitão Benedito Tertuliano Cordeiro, nº 81, Vila Militar, na cidade de Piraquara.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>97102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1140/req_097.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1140/req_097.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a substituição urgente das lâmpadas queimadas nos números 475 e 442 da Rua Cel. Tertuliano Muniz de Barros, no bairro Vila Militar, cidade de Piraquara.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>98102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/req_098.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/req_098.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>99102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/req_099.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/req_099.pdf</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>100102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/req_100.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/req_100.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a troca urgente das lâmpadas queimadas nos números 496 e 218B da Rua Major Bernardino Bormann, no bairro Vila Militar, cidade de Piraquara.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>101012024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/req_101.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/req_101.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar que a Prefeitura de Piraquara notifique com urgência o Departamento de Estradas de Rodagem do Paraná (DER PR) para executar a operação tapa-buracos na Rodovia Estadual Prefeito Antonio Alceu Zielonka, nas proximidades do número 1812.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>101022024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/req_102.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/req_102.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar que a Prefeitura de Piraquara execute com urgência a manutenção da Rua Visconde de Cairu, nas proximidades do número 303, no bairro Jardim Bela Vista, devido à presença de inúmeros buracos e à falta de asfalto, cuja implementação ainda não foi contemplada conforme o previsto.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>101032024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/req_103.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/req_103.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar que a Prefeitura de Piraquara realize a manutenção urgente da iluminação pública na praça localizada em frente à Rua Francisco Sbrissia, número 628, no bairro São Cristóvão</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>101042024</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar que a Prefeitura de Piraquara abra um procedimento administrativo para apurar eventuais descumprimentos contratuais por parte da empresa responsável pelas obras no Jardim Bela Vista, especialmente em relação ao abandono de diversas ruas, que em dias de chuva se tornam intransitáveis, causando graves transtornos aos moradores</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>106102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/req_106.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/req_106.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a verificação e regularização do Código de Endereçamento Postal (CEP) da Rua São João Batista, nº 9, bairro Guarituba, no município de Piraquara-PR, a ser realizada junto à Secretaria Municipal de Urbanismo, em conformidade com as necessidades de ordenamento territorial e urbanístico da localidade.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>107102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/req_107.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/req_107.pdf</t>
   </si>
   <si>
     <t>venho por meio deste solicitar à Secretaria Municipal de Meio Ambiente e Urbanismo, ou ao órgão competente, que tome as providências necessárias para a reposição de uma árvore pequena, que foi danificada e quebrada em via pública, situada na calçada em frente ao Banco Bradesco, localizado na Avenida Getúlio Vargas, nº 1077, Centro, Piraquara-PR.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>108102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/req_108.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/req_108.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar em caráter de urgência, a instalação de um container para serviços farmacêuticos na Unidade de Saúde Takami Tano, localizada no Bairro Vila Vicente Macedo. Esta medida visa suprir a grave carência de acesso a medicamentos, enfrentada pelos moradores da região da Vila Vicente Macedo e Vila Militar.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>109102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/req_109.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/req_109.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a implantação de Boca de Lobo na Rua Herculano de Araújo, nº 142, esquina com Cel. Dulcídio, Vila Militar, Piraquara-PR.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>110102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/req_111.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/req_111.pdf</t>
   </si>
   <si>
     <t>Solicito ação emergencial para orientação e prevenção da coqueluche nas escolas, creches e colégios estaduais de Piraquara-PR.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>112102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/req_112.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/req_112.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a implantação de uma lombada na Avenida Vidal Ramos, nas proximidades da numeração 752, no Bairro São Tiago de Piraquara-PR.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>113102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/req_113.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/req_113.pdf</t>
   </si>
   <si>
     <t>disponibilização de pediatras nas unidades básicas de saúde Takami Tano e Flavio Cini</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>114102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/req_114.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/req_114.pdf</t>
   </si>
   <si>
     <t>solicitar o estudo para poda e eventuais cortes de arvores com risco de queda na rua Gerhard Von Scheidt no Guarituba</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>115102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/req_115.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/req_115.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na rua Boa Vista próximo ao numero 363 na vila Vicente Macedo, Piraquara</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>116102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/req_116.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/req_116.pdf</t>
   </si>
   <si>
     <t>colocação de placa de identificação na Av. Josemael Albert esquina com Leopoldo Jacomel , jardim esmeralda</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>117102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/req_117.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/req_117.pdf</t>
   </si>
   <si>
     <t>notificação a COPEL para substituição de poste na rua Betonex próximo ao nº2190</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>118102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/req_118.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/req_118.pdf</t>
   </si>
   <si>
     <t>manutenção do ginásio de esporte Gilberto Alves do Nascimento , rua Vitorio Scaante 376</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>119102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/req_119.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/req_119.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na rua Boa Vista nº363</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>120102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/req_120.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/req_120.pdf</t>
   </si>
   <si>
     <t>implantação de rampas de acesso nas entradas da salas de aula da escola municipal João Martins , vila Ipanema</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>121102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/req_121.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/req_121.pdf</t>
   </si>
   <si>
     <t>reparo de um buraco na Av Antônio Meireles Sobrinho nº517 no Planta Meireles Sobrinho</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>122102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/req_122.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/req_122.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Bosque do Centenário</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>123102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/req_123.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/req_123.pdf</t>
   </si>
   <si>
     <t>poda de arvore na rua das Andorinhas nº48 Guarituba</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>124102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/req_124.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/req_124.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na Av centenário do Paraná nº593 , Bela Vista</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>125102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/req_125.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/req_125.pdf</t>
   </si>
   <si>
     <t>substituição das tampas de boca de lobo da rua Hebert Trapp nº301</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>126102024</t>
   </si>
   <si>
     <t>manutenção na rua Tubarão na Planta São Thiago</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>127102024</t>
   </si>
   <si>
     <t>manutenção e recapeamento da PR-506 Rodovia Antônio Alceu Zielonka</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>128102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/req_128.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/req_128.pdf</t>
   </si>
   <si>
     <t>demarcação de vagas preferenciais na av Getúlio Vargas em frente ao numero 981</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>129102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/req_129.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/req_129.pdf</t>
   </si>
   <si>
     <t>instalação de braço de suporte e lâmpada no poste da rua belo horizonte nº44 vila Macedo</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>130102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/req_130.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/req_130.pdf</t>
   </si>
   <si>
     <t>manutenção e readequação da infraestrutura viária em frente a clinica CDI rua Getúlio Vargas 450- centro</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>131102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/req_131.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/req_131.pdf</t>
   </si>
   <si>
     <t>toca da tampa de boca de lobo rua Poro Alegre nº41 Vila Vicente Macedo</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>132102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/req_132.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/req_132.pdf</t>
   </si>
   <si>
     <t>reposição do poste de iluminação pública que caiu na esquina da rua Emília Stecko com Auristela Birlo Tinoco , no Guarituba</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>133102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/req_133.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/req_133.pdf</t>
   </si>
   <si>
     <t>repintira da lombada elevada rua Pastor Adolfo Weidman nº49 Guarituba</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>134102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/req_134.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/req_134.pdf</t>
   </si>
   <si>
     <t>reinstalação das floreiras que estavam posicionadas en frente à escola Rural Municipal Idilia Alves de Farias</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>135102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/req_135.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/req_135.pdf</t>
   </si>
   <si>
     <t>retirada de entulhos na Rua Mário de Jesus Simeão nº641 Planta Deodoro</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>136102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/req_136.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/req_136.pdf</t>
   </si>
   <si>
     <t>intalação de lombada na Rua Heitor Pallú nº739, Guarituba .</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>137102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/req_137.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/req_137.pdf</t>
   </si>
   <si>
     <t>instalação de lombada na rua Heitor Pallú proximo a Av. Rio de Janeiro , Guarituba .</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>138102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/req_138.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/req_138.pdf</t>
   </si>
   <si>
     <t>instalação de placas de sinalização indicando o limite de velocidade na rua Heitor Pallú , Guarituba .</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>139102024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/req_139.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/req_139.pdf</t>
   </si>
   <si>
     <t>repintura da lombada na rua Campo Mourão nº73 , e limpeza das calçadas ao longo dessa via , bairro Planta Araçatuba</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>230562024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/req._023.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/req._023.pdf</t>
   </si>
   <si>
     <t>implantação de lombada na rua Domingas Gubert Zeni em frente ao nº 45 no São Cristovão e também tapa buraco em toda sua extensão</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>591072024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/req_059-1.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/req_059-1.pdf</t>
   </si>
   <si>
     <t>venho através deste solicitar a Secretaria de infraestrutura, iluminação na praça esportiva Planta Santa Catarina no Guarituba</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>591072025</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a limpeza imediata das bocas de lobo com hidrojato, na Rua Uruguai, 35, bairro Guarituba, Conjunto Residencial Madre Teresa de Calcutá, em Piraquara.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/proj_lei_nanico.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/proj_lei_nanico.pdf</t>
   </si>
   <si>
     <t>concede isenção de IPTU e taxa de coleta de lixo para pessoas com TEA (Transtorno do Espectro Autista), e dá outras providencias.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/proj_lei_indi_maguila.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/proj_lei_indi_maguila.pdf</t>
   </si>
   <si>
     <t>institui no município de Piraquara parecer técnico em Locações</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/813/ver_guanair_indicacao.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/813/ver_guanair_indicacao.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre a autorização para utilização de veículos do município de Piraquara ou fretado. Para o transporte de intermunicipal e interestadual de atletas ou entidades desportivas que visem participar de eventos esportivos e culturais.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_pedro_indicacao.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_pedro_indicacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDARIO OFICIAL_x000D_
 MUNICIPAL, A SEMANA DOS POVOS INDÍGENAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/proj_lei_eugenio.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/proj_lei_eugenio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do Imposto Predial Urbano e Territorial - IPTU pelo período de 20 (vinte) anos ao contribuinte que adotar criança e ou adolescente no Município de Piraquara.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/893/proj_lei_indicacao_prf_gilmar_guarituba.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/893/proj_lei_indicacao_prf_gilmar_guarituba.pdf</t>
   </si>
   <si>
     <t>dispõem sobre o reconhecimento de servidões de passagem como logradouros públicos no bairro Guarituba  no município de Piraquara e da outras providências</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_pedro_indicacao_2.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_pedro_indicacao_2.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA ARTIGOS DA LEI MUNICIPAL N° 1.252/2013, ALTERADA PELAS LEIS MUNICIPAIS N° 1.651/2016, N° 1.735/2017 E N° 2.224/2021 E DÁ OUTRAS PROVIDÊNCIAS (LEI ANGÉLICA KRETÃ).</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/894/proj_lei_indicacao_prf_gilmar_roca_nov_a.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/894/proj_lei_indicacao_prf_gilmar_roca_nov_a.pdf</t>
   </si>
   <si>
     <t>dispõem sobre o reconhecimento de servidões de passagem como logradouros públicos no bairro Roça Nova no município de Piraquara e da outras providencias</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>2102025</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/proj_lei_ind_gilmar_rua.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/proj_lei_ind_gilmar_rua.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua "Sérgio Jez" a via pública sem denominação oficial localizada no Bairro Capoeira dos Dinos, município de Piraquara.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>1242024</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/nanico_24-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/nanico_24-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Coronel Alessandro Zwir do 20° Batalhão, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>2222024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/maguila_22-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/maguila_22-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Jeferson de Andrade, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>2232024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/maguila_23-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/maguila_23-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Marcelo Cesar Rodrigues, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>4032024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/guanair_03-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/guanair_03-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Equipe de Investigação da 6ª Delegacia Regional de Piraquara consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/guanair_04-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/guanair_04-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Thiago de Andrade dos Santos consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/guanair_06-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/guanair_06-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Equipe PINHÃO FUTEBOL CLUBE, por meio dos seus representantes legais: Leandro Alves da Silva e Allan Patrick Jacomel, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/guanair_07-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/guanair_07-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor DANIEL ANTUNES DE LIMA, conhecido por DANIBOY, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/pedro_09-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/pedro_09-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Claudio Dadas de Oliveira, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/pedro_18-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/pedro_18-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Senhora Lucimara Wagatuma, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>5192024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/pedro_19-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/pedro_19-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Senhora Claudineia Laurindo da Silva, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>5202024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/pedro_20-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/pedro_20-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Syllas Moreira da Fonseca Neto, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>5212024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/pedro_21-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/pedro_21-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Juliano Antunes de Souza, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>6132024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/eugenio_13-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/eugenio_13-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio - Ao Exmo. Sr. Presidente do Senado Federal, Rodrigo Otávio Soares Pacheco, ao Exmo. Sr. Presidente da Câmara dos Deputados, Arthur Lira, e ao Exmo. Sr. Presidente do Conselho Federal de Medicina – CFM, José Hiran da Silva Gallo, como forma de expressar mediante deliberação de seus representantes legitimamente eleitos, no intuito de apoiar o Conselho Federal de Medicina, por ocasião da edição da Resolução n. 2.378, de 21 de março de 2024, a qual visa colocar um limite de tempo para a prática do aborto nos casos de estupro.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>6142024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/eugenio__14-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/eugenio__14-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Pastor Germano Augustinhak, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>6152024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/eugenio_15-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/eugenio_15-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Antônio Aírton de Lima Camargo, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>6162024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/eugenio_16-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/eugenio_16-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Senhora Irani Aparecida de Lima Camargo, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>6172024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/eugenio_17-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/eugenio_17-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Senhora Reni de Lima Camargo, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/amilton_05-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/amilton_05-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Alan Christian Chave consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/amilton_08-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/amilton_08-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Pastor Airton Morais da Cruz, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>10012022</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/gilmar_01-20222.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/gilmar_01-20222.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Sra. Aurora Ribeiro da Silva, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/gilmar_10-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/gilmar_10-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Gabriel Ruiz de Araújo, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/gilmar_11-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/gilmar_11-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para a Senhora Maria Clara Dias da Silva, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>10122024</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/gilmar_12-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/gilmar_12-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos - Para o Senhor Leonardo D'Aquino, consignando votos de reconhecimento e aplausos.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>10122025</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/gilmar_10-2024.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/gilmar_10-2024.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>PEDI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/917/ped_info_pedro_01.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/917/ped_info_pedro_01.pdf</t>
   </si>
   <si>
     <t>solicita informações:_x000D_
 motivo e justificativa das constantes faltas de água nos bairros Jardim Santa Monica e Primavera_x000D_
 falta de aviso aos usuários das datas de  faltas de água.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/ped_info_gilmar_03.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/ped_info_gilmar_03.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre situação da coleta seletiva de lixo , explicações sobre a fata de regularidade, quais medidas estão sendo tomadas para garantir a regularidade do serviço e quais são os planos ou projetos para  melhoria do serviço de coleta de lixo no município .</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/ped_info_gilmar_04.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/ped_info_gilmar_04.pdf</t>
   </si>
   <si>
     <t>informações sobre a posição da senhora Rosilei Amaral na fila de espera para neurocirurgia, critérios de priorização, estimativa de tempo de espera e a medidas que a secretaria de saúde tem adotado para reduzir este tempo de espera.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/ped_info_gilmar.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/ped_info_gilmar.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas atribuições regimentais conforme art. 225 do regimento Interno, vem respeitosamente a Vossa Excelência, solicitar a seguintes informações:_x000D_
 _x000D_
 _x000D_
 a) Esclarecimentos detalhados sobre os motivos que levaram ao cancelamento da edição da Copa das Águas prevista para o ano de 2024._x000D_
 _x000D_
 b) Informações sobre o processo decisório que resultou no cancelamento do evento, incluindo as partes envolvidas e as datas das reuniões em que a decisão foi tomada._x000D_
 _x000D_
 c) Explicação sobre como a administração municipal pretende mitigar os efeitos negativos do cancelamento para a comunidade local, especialmente para o esporte amador._x000D_
 _x000D_
 d) Quais são os planos futuros para a realização da Copa das Águas em Piraquara?_x000D_
 _x000D_
 Solicitamos que as informações sejam fornecidas de forma clara e detalhada, com o objetivo de esclarecer as dúvidas da população sobre o cancelamento deste importante evento esportivo e cultural do município._x000D_
 _x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>7202311</t>
   </si>
   <si>
-    <t>https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2025/924/ped_info_gilmar_01.pdf</t>
+    <t>http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2025/924/ped_info_gilmar_01.pdf</t>
   </si>
   <si>
     <t>solicitação de informações a Liberação de Exames de Sangue pela Secretaria Municipal de saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5995,67 +5995,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/829/req_001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/852/req._01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/req_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/866/req._001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/906/req_001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/814/req_001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/828/req_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/830/req_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/831/req_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/921/req_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/req_001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/req_019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/854/req_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/853/req._02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/req_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/867/req._002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/907/req_002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/815/req_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/890/req_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/876/req_002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/832/req_002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/935/req_002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/871/req._02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/req_002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/892/req_003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/886/req._03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/req_003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/868/req._003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/908/req_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/816/req_003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/891/req_003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/877/req_003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/833/req_003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/req_003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/872/req._03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/req_003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/930/req_004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/887/req._04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/req_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/869/req._004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/909/req_004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/817/req_004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/878/req_004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/834/req_004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/873/req._04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/req_004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/req_019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/888/req._05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/req_005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/899/req._005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/910/req_005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/818/req_005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/911/req_005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/879/req_005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/835/req_005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/req_005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/874/req._05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/req_005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/req._018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/952/req_006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/889/req._06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/900/req._006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/978/req_006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/819/req_006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/912/req_006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/880/req_006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/836/req_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/req_006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/875/req._06.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/req_024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/953/req_007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/901/req._007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/979/req_007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/820/req_007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/913/req_007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/914/req_007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/837/req_007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/req_071.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/req_007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/976/req_008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/req._08.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/req_008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/980/req_008.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/821/req_008.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/938/req_008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/915/req_008.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/838/req_008.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/req_008.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/989/req_009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/req._09.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/964/req._009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/981/req_009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/822/req_009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/987/req_009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/923/req_009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/839/req_009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/req_034.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/req_043.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/req_044.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/req_045.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/req_046.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/994/req_010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/req._10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/req_010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/965/req._010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/982/req_010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/823/req_010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/988/req_010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/922/req_010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/840/req_010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/req_010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/req_011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/934/req_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/req_011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/966/req._011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/983/req_011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/824/req_011.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/req_011.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/931/req_011.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/841/req_011.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/916/req_0011_tico.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/req_012.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/req._12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/req_012.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/967/req._012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/993/req_012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/825/req_012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/req_012.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/936/req_012.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/842/req_012.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/req_013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1123/req_013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/968/req._013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/req_013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/826/req_013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/req_013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/937/req_013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/843/req_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/req_014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/req_014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/969/req._014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/req_014.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/827/req_014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1047/req_014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/954/req_014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/844/req_014.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/req_015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/970/req._015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/req_015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/846/req_015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/req_015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/961/req_015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/845/req_015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/971/req._16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/req_016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1131/req_016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/req._016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/req_016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/847/req_016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/req_016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/962/req_016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/req_017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/req_017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1032/req_017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/848/req_017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/req_017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/963/req_017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/855/req_017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/972/req._17.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/req_018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1133/req_018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/req_018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/849/req_018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/req_018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/990/req_018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/856/req_018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/973/req._18.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/req_019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/850/req_019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/req_019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/req_019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/857/req_019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/974/req._19.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/req_020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/req_020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/req_020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/851/req_020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/req_020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/req_020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/858/req_020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/975/req._20.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/req_021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/req_021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/req._021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/req_021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/881/req_021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/req_021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/req_021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/req_022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/req_022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/req._022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/req_022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/882/req_022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/req_022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/req_022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/860/req_022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/req._22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/req_023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/req_023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/req_023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/883/req_023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/req_023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/req_023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/861/req_023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/req._23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/req_024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/req_024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/req._024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/884/req_024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/req_024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/req_024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/862/req_024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/req._24.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/req_025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/req._025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/req_025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/885/req_025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/req_025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/req_025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/863/req_025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/req._25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/req_026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/req_026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/902/req_026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/req_026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/req_026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/864/req_026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/req_027.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/903/req_027.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/req_027.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/865/req_027.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/904/req_028.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/req_028.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/895/req_028.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/905/req_029.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/req_029.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/896/req_029.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/918/req_030.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/req_030.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/897/req_030.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/919/req_031.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/898/req_031.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/req_032.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/939/req_032.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/926/req_033.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/req_033.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/940/req_033.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/927/req_034.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/941/req_034.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/928/req_035.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/req_035.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/925/req_gilmar_035.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/932/req_036.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/req_036.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/943/req_037.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/req_037.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/945/req_037.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/944/req_038.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/req_038.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/946/req_038.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/955/req_039.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/req_039.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/947/req_039.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/956/req_040.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/req_040.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/948/req_040.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/req_004.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/977/req_041.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/req_041.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/949/req_041.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/991/req_042.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/950/req_042.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/992/req_043.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/951/req_043.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/995/req_044.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/996/req_045.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/req_046.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/957/req_046.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/req_047.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/958/req_047.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/req_048.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/959/req_048.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/req_049.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/960/req_049.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/req_050.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/984/req_050.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/req_051.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/985/req_051.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/req_052.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/986/req_052.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/req_053.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/997/req_053.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/req_054.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/998/req_054.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/req_055.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/999/req_055.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/req_056.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/req_056.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/req_057.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/req_057.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/req_058.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/req_058.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/req_059.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/req_059.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/req_060.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/req_060.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/req_061.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/req_061.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/req_062.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/req_062.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/req_063.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1027/req_063.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/req_064.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/req_064.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/req_065.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/req_066.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/req_066.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/req_067.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/req_067.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/req_068.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/req_068.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/req_069.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/req_069.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/req_070.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/req_070.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/req_071.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1064/req_072.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/req_073.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/req_074.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/req_075.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/req_076.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/req_077.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/req_007.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/req_078.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/req_079.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/req_080.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/req_081.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/req_082.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/req_083.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/req_084.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/req_085.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/req_086.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1090/req_088.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1089/req_088.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/req_089.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/req_090.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/req_042.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/req_091.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/req_092.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/req_093.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/req_094.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/req_095.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/req_096.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1140/req_097.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/req_098.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/req_099.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/req_100.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/req_101.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/req_102.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/req_103.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/req_106.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/req_107.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/req_108.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/req_109.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/req_111.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/req_112.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/req_113.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/req_114.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/req_115.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/req_116.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/req_117.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/req_118.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/req_119.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/req_120.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/req_121.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/req_122.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/req_123.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/req_124.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/req_125.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/req_128.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/req_129.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/req_130.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/req_131.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/req_132.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/req_133.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/req_134.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/req_135.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/req_136.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/req_137.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/req_138.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/req_139.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/req._023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/req_059-1.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/proj_lei_nanico.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/proj_lei_indi_maguila.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/813/ver_guanair_indicacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_pedro_indicacao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/proj_lei_eugenio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/893/proj_lei_indicacao_prf_gilmar_guarituba.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_pedro_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/894/proj_lei_indicacao_prf_gilmar_roca_nov_a.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/proj_lei_ind_gilmar_rua.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/nanico_24-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/maguila_22-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/maguila_23-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/guanair_03-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/guanair_04-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/guanair_06-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/guanair_07-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/pedro_09-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/pedro_18-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/pedro_19-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/pedro_20-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/pedro_21-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/eugenio_13-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/eugenio__14-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/eugenio_15-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/eugenio_16-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/eugenio_17-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/amilton_05-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/amilton_08-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/gilmar_01-20222.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/gilmar_10-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/gilmar_11-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/gilmar_12-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/gilmar_10-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/917/ped_info_pedro_01.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/ped_info_gilmar_03.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/ped_info_gilmar_04.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/ped_info_gilmar.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2025/924/ped_info_gilmar_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/829/req_001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/852/req._01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1002/req_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/866/req._001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/906/req_001.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/814/req_001.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/828/req_001.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/830/req_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/831/req_001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/921/req_001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/req_001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/req_019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/854/req_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/853/req._02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1003/req_002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/867/req._002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/907/req_002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/815/req_002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/890/req_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/876/req_002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/832/req_002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/935/req_002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/871/req._02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/req_002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/892/req_003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/886/req._03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/req_003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/868/req._003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/908/req_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/816/req_003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/891/req_003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/877/req_003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/833/req_003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1024/req_003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/872/req._03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/req_003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/930/req_004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/887/req._04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/req_004.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/869/req._004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/909/req_004.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/817/req_004.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/878/req_004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/834/req_004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/873/req._04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/req_004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1200/req_019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/888/req._05.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/req_005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/899/req._005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/910/req_005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/818/req_005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/911/req_005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/879/req_005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/835/req_005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/req_005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/874/req._05.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/req_005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/req._018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/952/req_006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/889/req._06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/900/req._006.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/978/req_006.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/819/req_006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/912/req_006.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/880/req_006.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/836/req_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/req_006.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/875/req._06.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1295/req_024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/953/req_007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/901/req._007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/979/req_007.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/820/req_007.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/913/req_007.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/914/req_007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/837/req_007.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/req_071.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1290/req_007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/976/req_008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/req._08.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/req_008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/980/req_008.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/821/req_008.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/938/req_008.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/915/req_008.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/838/req_008.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1355/req_008.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/989/req_009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/req._09.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/964/req._009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/981/req_009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/822/req_009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/987/req_009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/923/req_009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/839/req_009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/req_034.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/req_043.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/req_044.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/req_045.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/req_046.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/994/req_010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/req._10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/req_010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/965/req._010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/982/req_010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/823/req_010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/988/req_010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/922/req_010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/840/req_010.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/req_010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/req_011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/934/req_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/req_011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/966/req._011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/983/req_011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/824/req_011.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/req_011.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/931/req_011.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/841/req_011.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/916/req_0011_tico.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1025/req_012.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/req._12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/req_012.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/967/req._012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/993/req_012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/825/req_012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/req_012.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/936/req_012.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/842/req_012.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/req_013.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1123/req_013.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/968/req._013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/req_013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/826/req_013.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/req_013.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/937/req_013.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/843/req_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/req_014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/req_014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/969/req._014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/req_014.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/827/req_014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1047/req_014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/954/req_014.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/844/req_014.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/req_015.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/970/req._015.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/req_015.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/846/req_015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/req_015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/961/req_015.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/845/req_015.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/971/req._16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/req_016.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1131/req_016.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/req._016.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/req_016.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/847/req_016.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/req_016.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/962/req_016.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/req_017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/req_017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1032/req_017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/848/req_017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/req_017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/963/req_017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/855/req_017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/972/req._17.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/req_018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1133/req_018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/req_018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/849/req_018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/req_018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/990/req_018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/856/req_018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/973/req._18.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/req_019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/850/req_019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1305/req_019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/req_019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/857/req_019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/974/req._19.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1303/req_020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/req_020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/req_020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/851/req_020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/req_020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/req_020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/858/req_020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/975/req._20.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/req_021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/req_021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/req._021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1292/req_021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/881/req_021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/req_021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/req_021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/req_022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/req_022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/req._022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1293/req_022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/882/req_022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/req_022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/req_022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/860/req_022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/req._22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/req_023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/req_023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1294/req_023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/883/req_023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/req_023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/req_023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/861/req_023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/req._23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/req_024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/req_024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/req._024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/884/req_024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/req_024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/req_024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/862/req_024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/req._24.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/req_025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/req._025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1296/req_025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/885/req_025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/req_025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/req_025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/863/req_025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/req._25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/req_026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1297/req_026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/902/req_026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/req_026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/req_026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/864/req_026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/req_027.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/903/req_027.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/req_027.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/865/req_027.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/904/req_028.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/req_028.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/895/req_028.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/905/req_029.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/req_029.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/896/req_029.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/918/req_030.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/req_030.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/897/req_030.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/919/req_031.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/898/req_031.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/req_032.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/939/req_032.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/926/req_033.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/req_033.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/940/req_033.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/927/req_034.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/941/req_034.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/928/req_035.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/req_035.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/925/req_gilmar_035.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/932/req_036.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/req_036.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/943/req_037.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/req_037.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/945/req_037.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/944/req_038.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/req_038.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/946/req_038.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/955/req_039.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/req_039.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/947/req_039.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/956/req_040.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/req_040.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/948/req_040.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/req_004.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/977/req_041.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/req_041.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/949/req_041.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/991/req_042.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/950/req_042.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/992/req_043.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/951/req_043.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/995/req_044.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/996/req_045.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1023/req_046.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/957/req_046.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/req_047.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/958/req_047.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/req_048.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/959/req_048.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/req_049.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/960/req_049.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/req_050.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/984/req_050.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/req_051.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/985/req_051.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/req_052.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/986/req_052.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/req_053.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/997/req_053.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/req_054.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/998/req_054.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/req_055.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/999/req_055.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/req_056.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1000/req_056.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/req_057.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1001/req_057.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/req_058.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/req_058.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/req_059.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/req_059.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/req_060.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/req_060.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/req_061.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/req_061.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/req_062.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/req_062.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1312/req_063.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1027/req_063.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/req_064.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/req_064.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/req_065.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/req_066.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/req_066.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/req_067.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/req_067.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/req_068.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/req_068.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/req_069.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/req_069.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/req_070.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/req_070.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/req_071.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1064/req_072.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/req_073.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/req_074.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/req_075.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/req_076.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/req_077.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/req_007.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/req_078.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/req_079.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/req_080.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/req_081.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/req_082.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/req_083.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/req_084.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/req_085.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/req_086.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1090/req_088.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1089/req_088.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/req_089.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/req_090.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/req_042.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/req_091.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/req_092.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/req_093.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/req_094.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/req_095.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/req_096.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1140/req_097.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/req_098.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1142/req_099.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/req_100.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/req_101.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/req_102.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/req_103.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/req_106.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/req_107.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/req_108.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/req_109.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/req_111.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/req_112.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/req_113.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/req_114.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/req_115.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/req_116.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/req_117.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/req_118.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/req_119.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/req_120.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/req_121.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/req_122.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/req_123.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/req_124.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/req_125.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/req_128.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1357/req_129.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/req_130.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/req_131.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/req_132.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/req_133.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/req_134.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/req_135.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/req_136.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/req_137.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/req_138.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/req_139.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1291/req._023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/req_059-1.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/proj_lei_nanico.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/proj_lei_indi_maguila.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/813/ver_guanair_indicacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/projeto_de_lei_pedro_indicacao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/proj_lei_eugenio.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/893/proj_lei_indicacao_prf_gilmar_guarituba.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/projeto_de_lei_pedro_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/894/proj_lei_indicacao_prf_gilmar_roca_nov_a.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1144/proj_lei_ind_gilmar_rua.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/nanico_24-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/maguila_22-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/maguila_23-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/guanair_03-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/guanair_04-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/guanair_06-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/guanair_07-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/pedro_09-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/pedro_18-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/pedro_19-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/pedro_20-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/pedro_21-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/eugenio_13-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1145/eugenio__14-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/eugenio_15-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/eugenio_16-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/eugenio_17-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/amilton_05-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/amilton_08-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/gilmar_01-20222.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/gilmar_10-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/gilmar_11-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/gilmar_12-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/gilmar_10-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/917/ped_info_pedro_01.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/ped_info_gilmar_03.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/ped_info_gilmar_04.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/ped_info_gilmar.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piraquara.pr.leg.br/media/sapl/public/materialegislativa/2025/924/ped_info_gilmar_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H463"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>